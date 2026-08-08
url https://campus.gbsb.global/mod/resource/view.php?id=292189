--- v0 (2026-04-24)
+++ v1 (2026-08-08)
@@ -1,108 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
@@ -169,114 +172,128 @@
   <Override PartName="/ppt/tags/tag86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId43"/>
+    <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="273" r:id="rId5"/>
-    <p:sldId id="321" r:id="rId6"/>
-[...35 lines deleted...]
-    <p:sldId id="310" r:id="rId42"/>
+    <p:sldId id="459" r:id="rId6"/>
+    <p:sldId id="338" r:id="rId7"/>
+    <p:sldId id="432" r:id="rId8"/>
+    <p:sldId id="439" r:id="rId9"/>
+    <p:sldId id="416" r:id="rId10"/>
+    <p:sldId id="466" r:id="rId11"/>
+    <p:sldId id="418" r:id="rId12"/>
+    <p:sldId id="409" r:id="rId13"/>
+    <p:sldId id="419" r:id="rId14"/>
+    <p:sldId id="446" r:id="rId15"/>
+    <p:sldId id="445" r:id="rId16"/>
+    <p:sldId id="437" r:id="rId17"/>
+    <p:sldId id="436" r:id="rId18"/>
+    <p:sldId id="341" r:id="rId19"/>
+    <p:sldId id="438" r:id="rId20"/>
+    <p:sldId id="447" r:id="rId21"/>
+    <p:sldId id="448" r:id="rId22"/>
+    <p:sldId id="431" r:id="rId23"/>
+    <p:sldId id="344" r:id="rId24"/>
+    <p:sldId id="346" r:id="rId25"/>
+    <p:sldId id="340" r:id="rId26"/>
+    <p:sldId id="440" r:id="rId27"/>
+    <p:sldId id="347" r:id="rId28"/>
+    <p:sldId id="410" r:id="rId29"/>
+    <p:sldId id="411" r:id="rId30"/>
+    <p:sldId id="453" r:id="rId31"/>
+    <p:sldId id="456" r:id="rId32"/>
+    <p:sldId id="412" r:id="rId33"/>
+    <p:sldId id="457" r:id="rId34"/>
+    <p:sldId id="468" r:id="rId35"/>
+    <p:sldId id="469" r:id="rId36"/>
+    <p:sldId id="354" r:id="rId37"/>
+    <p:sldId id="467" r:id="rId38"/>
+    <p:sldId id="413" r:id="rId39"/>
+    <p:sldId id="414" r:id="rId40"/>
+    <p:sldId id="465" r:id="rId41"/>
+    <p:sldId id="415" r:id="rId42"/>
+    <p:sldId id="474" r:id="rId43"/>
+    <p:sldId id="473" r:id="rId44"/>
+    <p:sldId id="471" r:id="rId45"/>
+    <p:sldId id="472" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
-    <p:tags r:id="rId44"/>
+    <p:tags r:id="rId48"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -393,53 +410,52 @@
     <a:srgbClr val="F7B562"/>
     <a:srgbClr val="941914"/>
     <a:srgbClr val="6A2926"/>
     <a:srgbClr val="C63228"/>
     <a:srgbClr val="442A26"/>
     <a:srgbClr val="AE2C26"/>
     <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1C436D10-62E0-1184-56DE-02739BC25C5C}" v="87" dt="2025-09-22T07:39:12.981"/>
-[...1 lines deleted...]
-    <p1510:client id="{D522DCF1-439D-43CD-BAB5-5F5907CBF7E6}" v="163" dt="2025-09-22T08:18:38.929"/>
+    <p1510:client id="{5BF5AD3E-2CC0-403F-A28A-59D1B78B7F34}" v="40" dt="2026-07-09T14:37:22.591"/>
+    <p1510:client id="{95B7E103-15B2-A5FA-A175-3D1F3FA204B4}" v="2" dt="2026-07-09T14:24:39.508"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -590,1302 +606,163 @@
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="130" d="100"/>
-          <a:sy n="130" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="96" y="48"/>
+        <p:origin x="864" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}"/>
+    <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{95B7E103-15B2-A5FA-A175-3D1F3FA204B4}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:39:12.902" v="85" actId="20577"/>
-[...764 lines deleted...]
-      <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{7F9A90F9-E97B-3225-1587-0BA115A41102}" dt="2025-09-22T07:09:16.880" v="38"/>
+      <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{95B7E103-15B2-A5FA-A175-3D1F3FA204B4}" dt="2026-07-09T14:24:39.508" v="1" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{7F9A90F9-E97B-3225-1587-0BA115A41102}" dt="2025-09-22T07:08:50.785" v="28" actId="1076"/>
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{95B7E103-15B2-A5FA-A175-3D1F3FA204B4}" dt="2026-07-09T14:24:39.508" v="1" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3670432766" sldId="273"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{7F9A90F9-E97B-3225-1587-0BA115A41102}" dt="2025-09-22T07:06:54.716" v="20" actId="20577"/>
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{95B7E103-15B2-A5FA-A175-3D1F3FA204B4}" dt="2026-07-09T14:24:39.508" v="1" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3670432766" sldId="273"/>
             <ac:spMk id="7" creationId="{CFA69862-AEC8-44C2-8F67-3EDD4CD638B9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...156 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
     <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}"/>
-    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
-      <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T15:27:45.126" v="320" actId="47"/>
+    <pc:docChg chg="addSld delSld modSld">
+      <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T16:48:12.118" v="40" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod ord">
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:42:26.186" v="211"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T16:48:12.118" v="40" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2508679717" sldId="322"/>
+          <pc:sldMk cId="2469943450" sldId="431"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:39:17.064" v="163" actId="20577"/>
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T16:48:12.118" v="40" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2508679717" sldId="322"/>
-[...88 lines deleted...]
-            <pc:sldMk cId="3627202677" sldId="405"/>
+            <pc:sldMk cId="2469943450" sldId="431"/>
             <ac:spMk id="4" creationId="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:33:28.435" v="60" actId="108"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:37:21.728" v="38" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3902415789" sldId="425"/>
+          <pc:sldMk cId="686025792" sldId="454"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:37:22.591" v="39" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4249888045" sldId="461"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:37:00.089" v="37" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="707224619" sldId="470"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:36:39.816" v="36" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2329625299" sldId="497"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:33:28.435" v="60" actId="108"/>
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:36:25.485" v="35" actId="6549"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3902415789" sldId="425"/>
-            <ac:spMk id="10" creationId="{3944D421-E32F-4135-8C51-6F87F09A760A}"/>
+            <pc:sldMk cId="2329625299" sldId="497"/>
+            <ac:spMk id="4" creationId="{1FCF84E9-FC70-CEBF-C1EF-A1D72D864B10}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...146 lines deleted...]
-        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1934,51 +811,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7FB8636D-155D-44E4-A4C6-118CBE8ED44B}" type="datetimeFigureOut">
               <a:rPr lang="es-ES" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2257,54 +1134,50 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2561,51 +1434,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de texto vertical 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4800301E-41D6-45B7-BA16-AA49EAC8C704}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -2618,51 +1491,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3490FE-96DD-4FC4-B8E8-9730183D51F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550923A2-69C6-4C83-A6DE-03A173C4F4E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2771,51 +1644,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5754D067-A68A-4DC4-A84D-D444BEA558EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -2828,51 +1701,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC05CEEF-3194-4A36-B649-4A0A9CA887D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABC0D1A-8DDC-4990-BA7F-5E20BEE85E3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13987,51 +12860,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1222FB34-34D7-4A13-B956-D882F2907264}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -14044,51 +12917,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2AF97BC-4AAB-4023-AC61-4763BD322843}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D809D62-D659-4D0A-82AD-4CF49005C8CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16862,347 +15735,50 @@
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9523571" y="6183650"/>
             <a:ext cx="12192" cy="495809"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116914194"/>
-      </p:ext>
-[...295 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="240088308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17343,79 +15919,79 @@
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A71CF2C5-9ABB-460B-AF5A-5F52ADA03715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203611DC-FB7A-40BB-8E99-D581AA43CD4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17519,51 +16095,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7851E55-FD7C-4B6B-B691-19293A13D0A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -17582,51 +16158,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634311A7-C3DF-4371-BA98-518132B4F146}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -17639,51 +16215,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CED73A4-1DDE-407D-A591-2A6B188C8BDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339D44C5-D01A-474F-A7BB-6EAD3B8CE067}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17829,85 +16405,85 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E8FC8F6-D806-4752-AF37-CA35B6E1FAF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -17963,85 +16539,85 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de contenido 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C186232C-D9F6-416B-9230-B2C766F98174}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -18054,51 +16630,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de fecha 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A14627-0A09-4E26-B193-F351174359C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D8180A-7C21-4321-8A66-60F0903C3B3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18196,51 +16772,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de fecha 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2F0A657-D28E-455D-A50A-DBDDA3B069C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22CF6CA2-8DE4-4AD9-B0A3-7798BA0F4D48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18309,51 +16885,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de fecha 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85F70C2-F5F6-4B24-AC9D-7B484694EB50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EAD4FCF-444A-4664-9782-FA5337FCE7CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18494,51 +17070,51 @@
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -18594,79 +17170,79 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6264862C-AC30-468E-87CC-E8F0D25CE267}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048D84E8-C21F-48CF-8F39-417DFB60708E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18813,54 +17389,50 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de texto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65B2C392-A9C9-4D2A-9430-C9E65029CC5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
@@ -18887,79 +17459,79 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
-              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+              <a:t>Editar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDEE7244-730F-4719-9C9D-B12672342C03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7AD21DC-42D4-4374-99B5-B1FC05D9D63B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18989,51 +17561,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BFB261F0-07DB-459E-BC39-FB1FE5DE66D5}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3362585785"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -19162,51 +17734,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F829C91C-2330-4A96-B3D1-4488C486EB5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -19288,51 +17860,50 @@
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
     <p:sldLayoutId id="2147483663" r:id="rId12"/>
     <p:sldLayoutId id="2147483664" r:id="rId13"/>
     <p:sldLayoutId id="2147483665" r:id="rId14"/>
     <p:sldLayoutId id="2147483666" r:id="rId15"/>
     <p:sldLayoutId id="2147483672" r:id="rId16"/>
     <p:sldLayoutId id="2147483673" r:id="rId17"/>
     <p:sldLayoutId id="2147483675" r:id="rId18"/>
     <p:sldLayoutId id="2147483677" r:id="rId19"/>
     <p:sldLayoutId id="2147483678" r:id="rId20"/>
     <p:sldLayoutId id="2147483679" r:id="rId21"/>
-    <p:sldLayoutId id="2147483680" r:id="rId22"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -19574,199 +18145,215 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4VdO7LuoBzM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ideatovalue.com/inno/nickskillicorn/2016/03/innovation-15-experts-share-innovation-definition/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.arola@global-business-school.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvanizer.com/new/lean-canvas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag71.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag69.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag74.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag72.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag71.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag69.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag77.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag75.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag74.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag72.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag80.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag78.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag77.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag75.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag83.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag82.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag81.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag80.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag78.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag86.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag85.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag84.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag83.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag82.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag81.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag89.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag88.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag87.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag86.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag85.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag84.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag92.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag91.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag90.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag89.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag88.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag87.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag95.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag94.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag93.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag92.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag91.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag90.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag98.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag97.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag96.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag95.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag94.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag93.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag101.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag100.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag99.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag98.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag97.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag96.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag104.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag103.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag102.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag101.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag100.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag99.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag107.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag106.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag105.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ideatovalue.com/inno/nickskillicorn/2016/03/innovation-15-experts-share-innovation-definition/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag104.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag103.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag102.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag110.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag109.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag108.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag107.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag106.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag105.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/martinzwilling/2013/09/06/10-tips-for-building-the-most-scalable-startup/?sh=c39741c5f28d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g-accelerator@global-business-school.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag110.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag109.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag108.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag113.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag112.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag111.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvanizer.com/new/lean-canvas" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag116.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag115.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag114.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag119.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag118.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag117.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hbr.org/video/5712986167001/why-the-lean-startup-changes-everything" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag120.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.gbsb.global/mod/feedback/view.php?id=141453" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NyPsP8sus8s" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objeto 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{408DB555-9C1F-4197-AF4E-889D4EFCBD9E}"/>
@@ -19862,81 +18449,81 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB" sz="2400" b="1">
+            <a:endParaRPr lang="en-GB" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Gráfico 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCCF611-A250-47A1-8FE4-254BB8BC819A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326486" y="1340835"/>
             <a:ext cx="12514940" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9CCC2D-14F6-4A84-B63A-60A72D5ACD2A}"/>
               </a:ext>
             </a:extLst>
@@ -19959,354 +18546,302 @@
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="1">
+              <a:rPr lang="en-GB" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Xavier </a:t>
-[...21 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Xavier Arola</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA69862-AEC8-44C2-8F67-3EDD4CD638B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2499529" y="389818"/>
-            <a:ext cx="8864600" cy="958165"/>
+            <a:off x="2546663" y="499797"/>
+            <a:ext cx="8864600" cy="596804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" b="1" err="1">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="6A2926"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t> AgriTech Call 2025</a:t>
-            </a:r>
+              <a:t>Impuls</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6A2926"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> AgriTech Call </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="6A2926"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 5" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...80 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7367905A-63A4-09B6-3086-0A376CBEF100}"/>
+          <p:cNvPr id="9" name="Picture 8" descr="A picture containing funnel chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898FDE8A-7D10-95B6-A3E9-863D90182CD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId10" cstate="print">
+          <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="31582" b="29412"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="326486" y="4984424"/>
+            <a:off x="326486" y="5083696"/>
             <a:ext cx="4452619" cy="866938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Rectangle 13">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47DB4E3-64FA-3639-8EED-49BAAADB520E}"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B94F43AF-D817-E246-E6C0-DFED13C34A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="337726" y="4967037"/>
+            <a:off x="337726" y="5066309"/>
             <a:ext cx="4544704" cy="901711"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DCE3A8-3977-2E59-DC23-11DC0FA7A458}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5511114" y="2162181"/>
+            <a:ext cx="6194854" cy="4033966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="TextBox 11">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB084A3-D7A4-EAC0-513B-126668BC74F4}"/>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E66ED857-2481-72D4-8280-08945E106896}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="326486" y="5934537"/>
+            <a:off x="244287" y="5985407"/>
             <a:ext cx="4945551" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" err="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Subvencionat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400">
@@ -20425,588 +18960,94 @@
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> del Fons Social </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" err="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Europeu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> Plus</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD708385-C056-86FD-ECC2-AD6B4FD8CEB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9891" y="-242887"/>
+            <a:ext cx="1914525" cy="1819275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3670432766"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...522 lines deleted...]
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21131,94 +19172,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -21259,150 +19300,142 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Imagen 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CB878F0-7961-4D3F-9A83-DA5659D35538}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="337278" y="3560061"/>
-            <a:ext cx="2743200" cy="461665"/>
+            <a:off x="3051891" y="1560850"/>
+            <a:ext cx="5551653" cy="4488270"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246B693A-DB4A-34CE-58E3-1169F615AE17}"/>
+          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF50C4CA-1C6C-DF2D-762D-CD021F18758F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793700560"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1224261900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21527,94 +19560,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215803" y="252541"/>
-            <a:ext cx="2819101" cy="904538"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600">
+              <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -21669,1269 +19702,221 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3027855" y="-222318"/>
-            <a:ext cx="9922476" cy="1200329"/>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="3077766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...75 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+            <a:r>
+              <a:rPr lang="en-US" i="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>What can you be paid for?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400">
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EXERCISE 5) EMPATHY CHART</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
-[...75 lines deleted...]
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...67 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1">
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680D0214-5FA1-EEF3-06CA-660DC4729E97}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54A6D516-22AB-B443-94AE-214286E65161}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="69274"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1051914820"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3473906620"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...444 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23096,54 +20081,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -23184,348 +20169,246 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Speech Bubble: Rectangle with Corners Rounded 4">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2129591" y="1989702"/>
-            <a:ext cx="7008393" cy="3408946"/>
+            <a:off x="255266" y="1712927"/>
+            <a:ext cx="10223265" cy="4370427"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="+mn-lt"/>
-[...183 lines deleted...]
-              </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>CHECK IF THEY HAVE A REAL PROBLEM…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>BUT BEFORE DOING THAT LET’S LOOK CLOSER TO </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>OUR CUSTOMER</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EMPATHY CHART/ DIAGRAMA PERSONA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{429400C4-BCD9-B3D5-39E2-9BE837D5C0BC}"/>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682FB28C-C50C-4F19-ACCA-20E7A83F616C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
-              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...6 lines deleted...]
-                </a14:imgProps>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="0" y="-631189"/>
+            <a:ext cx="12356757" cy="7990703"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="681450906"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793741395"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23690,54 +20573,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -23780,6533 +20663,50 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="CuadroTexto 3">
-[...6481 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="5" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED01224A-5C59-463C-B869-9323FD168079}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1808632" y="2013768"/>
             <a:ext cx="14020800" cy="1206864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -30315,3347 +20715,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES" sz="2650" b="1">
                 <a:solidFill>
                   <a:srgbClr val="F7B562"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mj-lt"/>
                 <a:cs typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>SOME TIPS ABOUT MARKET SEGMENTATION</a:t>
+              <a:t>PROBLEM / SOLUTION</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="F7B562"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9EE3D0-3352-4636-9464-73E86242B84D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1537921" y="2657097"/>
+            <a:off x="1487789" y="2486650"/>
             <a:ext cx="9434787" cy="3393303"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
-            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
-[...3259 lines deleted...]
-          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
@@ -33779,122 +20918,234 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="3733" b="1"/>
-[...11 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>KEY QUESTIONS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" b="1">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>What value do we deliver to the customer?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Which one of our customer’s problems are we helping to solve?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Which customer needs are we satisfying? </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>What bundles of products and services are we offering to each Customer Segment?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D93174-9AFF-7BFB-0443-451C29096490}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBDAF5D9-F291-7943-336A-82D01A04661A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2960447105"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="10624979"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34019,94 +21270,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -34161,406 +21412,350 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543698" y="1647156"/>
-            <a:ext cx="9922476" cy="1754326"/>
+            <a:off x="329409" y="1709734"/>
+            <a:ext cx="9922476" cy="2345257"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And then with this persona profile we can focus on</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="F7B562"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The problema /solution </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>perspective… </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>				</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FE91FA6-6B82-4396-8E4C-8EEF37FC35E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543308" y="2070355"/>
-            <a:ext cx="11171629" cy="3354765"/>
+            <a:off x="4109046" y="2309357"/>
+            <a:ext cx="7484866" cy="4464572"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...137 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Half Frame 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
+          <p:cNvPr id="7" name="Estrella: 5 puntas 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63633E82-D55D-40A9-91A0-C4B46A23BA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="407570" y="1500440"/>
-            <a:ext cx="471236" cy="1664366"/>
+            <a:off x="5984659" y="2929613"/>
+            <a:ext cx="632177" cy="643467"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="star5">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-[...2 lines deleted...]
-            </a:schemeClr>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
-          <a:fillRef idx="1">
+          <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="0">
+          <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Half Frame 11">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DB6EAC-FCDF-4965-93CE-97BE2700B09F}"/>
+          <p:cNvPr id="9" name="Estrella: 5 puntas 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A800CD5A-7567-4818-8AF2-7DA21546E1EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="451184" cy="1754602"/>
+          <a:xfrm>
+            <a:off x="4544532" y="3291451"/>
+            <a:ext cx="632177" cy="643467"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="star5">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-[...2 lines deleted...]
-            </a:schemeClr>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
-          <a:fillRef idx="1">
+          <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="0">
+          <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285A429D-41E1-0B3C-8EB1-4AF909C3E286}"/>
+          <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0CBFA6-1D62-1CB9-AD0B-5F176C8A90AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="832374616"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2913275587"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34658,121 +21853,121 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="3100">
+            <a:endParaRPr lang="en-GB" sz="3100" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000">
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -34804,285 +21999,295 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+            <a:endParaRPr lang="en-GB" sz="2900" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="730462" y="2712365"/>
-            <a:ext cx="9922476" cy="2462213"/>
+            <a:off x="197709" y="1679967"/>
+            <a:ext cx="9922476" cy="6278642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Let’s go to </a:t>
-[...6 lines deleted...]
-              </a:solidFill>
+              <a:t>LET’S CHECK CUSTOMER </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>WITH VALUE PROPOSITION </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>TRHOUGH</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...35 lines deleted...]
-              <a:effectLst/>
+            <a:endParaRPr lang="es-ES" dirty="0">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>B2C</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>THE</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t> Example</a:t>
-[...17 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+              <a:t>VALUE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>PROPOSITION </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>CANVAS</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Imagen 10">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72083AA7-0775-44F2-AEBB-A2D60AADEDE5}"/>
+          <p:cNvPr id="11" name="Marcador de contenido 8" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75316154-3504-4582-9482-09EE611FE9F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5364351" y="1441905"/>
-            <a:ext cx="6019800" cy="4533900"/>
+            <a:off x="3821273" y="1507181"/>
+            <a:ext cx="7274011" cy="5251099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92A51DD-6161-CE09-1147-C89E1116CDA5}"/>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F33E737-868D-7F2B-51CA-71D970A96B42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2053338411"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1282553551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35180,154 +22385,131 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="3100">
+            <a:endParaRPr lang="en-GB" sz="3100" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000">
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity </a:t>
-[...22 lines deleted...]
-              <a:t>Analysis</a:t>
+              <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3164" y="1755987"/>
+            <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -35349,210 +22531,198 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+            <a:endParaRPr lang="en-GB" sz="2900" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332510" y="2712365"/>
-            <a:ext cx="1196564" cy="2646878"/>
+            <a:off x="839393" y="2131151"/>
+            <a:ext cx="10774712" cy="4616648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>B2C</a:t>
-[...27 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+              <a:t>EXAMPLE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagen 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5806179-3969-46B6-966F-400751C1A5C4}"/>
+          <p:cNvPr id="5" name="Marcador de contenido 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372AE89D-833C-4D9F-9C0B-983729516C32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3044836" y="-14654"/>
-            <a:ext cx="9133851" cy="6858000"/>
+            <a:off x="3253204" y="1518782"/>
+            <a:ext cx="8534935" cy="5334411"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2423293804"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686503773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35650,121 +22820,121 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="3100">
+            <a:endParaRPr lang="en-GB" sz="3100" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000">
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -35796,216 +22966,253 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+            <a:endParaRPr lang="en-GB" sz="2900" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="519909" y="3293892"/>
-            <a:ext cx="9922476" cy="1292662"/>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="3354765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1">
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>B2B Example</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" i="0">
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>				</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:t>EXERCISE 6) VALUE PROPOSITION CANVAS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagen 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B81AFE28-3E3D-45A7-9A78-39746D3CABC2}"/>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B212A897-DF9F-2001-4099-CAB2956E75DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...2 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2355742" y="1422573"/>
-[...42 lines deleted...]
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1995434751"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2122469410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36103,154 +23310,131 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="3100">
+            <a:endParaRPr lang="en-GB" sz="3100" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="168876" y="731325"/>
+            <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000">
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity</a:t>
-[...22 lines deleted...]
-              <a:t> Analysis</a:t>
+              <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1595349"/>
+            <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -36272,204 +23456,177 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+            <a:endParaRPr lang="en-GB" sz="2900" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9837821" y="193831"/>
             <a:ext cx="2021306" cy="1096232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="519909" y="3293892"/>
-            <a:ext cx="9922476" cy="1292662"/>
+            <a:off x="255266" y="1712927"/>
+            <a:ext cx="10223265" cy="1477328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...32 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Imagen 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F607F883-8061-462E-B30C-C303AEB3AB20}"/>
+          <p:cNvPr id="5" name="Marcador de contenido 8" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B11F66A-6622-4F37-A37A-6988366D8784}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2892768" y="230685"/>
-            <a:ext cx="9130356" cy="5878593"/>
+            <a:off x="494270" y="91846"/>
+            <a:ext cx="11364857" cy="6755662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2418856392"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3234275108"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36634,54 +23791,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -36722,235 +23879,424 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540557" y="2484442"/>
-            <a:ext cx="9922476" cy="3077766"/>
+            <a:off x="656319" y="1652770"/>
+            <a:ext cx="10483949" cy="1354217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
-[...7 lines deleted...]
-                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" b="1" i="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>identify</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>inovativeness</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Arrow: Curved Right 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7746167-C14E-462C-ABD2-F603A77D3D19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556660" y="2740713"/>
+            <a:ext cx="731921" cy="1513973"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedRightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
-                <a:srgbClr val="2A2A2A"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...69 lines deleted...]
-              <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A91AB3-C74B-6ABD-6294-6B266BB49A69}"/>
+          <p:cNvPr id="6" name="Graphic 6" descr="Lightbulb">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ACF9906-5235-4003-B88A-1005212CEC89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...8 lines deleted...]
-                </a14:imgProps>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="1728537" y="3322721"/>
+            <a:ext cx="2338135" cy="2318083"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Speech Bubble: Rectangle with Corners Rounded 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58DF3AB-1F49-45BD-84D4-7BC97507C189}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5069807" y="3125182"/>
+            <a:ext cx="6035840" cy="2526630"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>DEFINE YOUR INNOVATION PROCESS</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-ES" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="009999"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="es-ES" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="009999"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="009999"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>https://www.ideatovalue.com/inno/nickskillicorn/2016/03/innovation-15-experts-share-innovation-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>definition/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Arrow: Chevron 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43637933-583F-47D2-BF8B-01B527A14A26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4074011" y="4144196"/>
+            <a:ext cx="661737" cy="481263"/>
+          </a:xfrm>
+          <a:prstGeom prst="chevron">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2893455423"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469943450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37115,54 +24461,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -37203,125 +24549,98 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="540557" y="2484442"/>
-            <a:ext cx="9922476" cy="2862322"/>
+            <a:ext cx="9922476" cy="3077766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" i="1">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>     </a:t>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>RECAP SESSION  - 1</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
@@ -37361,98 +24680,92 @@
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES" b="1">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagen 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEDADB6E-1B02-439A-85AF-0733B23FBA8A}"/>
+          <p:cNvPr id="5" name="Picture 4" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0297BC16-B98E-AD62-0E14-CC3188A43A48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6831194" y="169117"/>
-            <a:ext cx="5299364" cy="6688883"/>
+            <a:off x="10274910" y="-1099"/>
+            <a:ext cx="1914525" cy="1819275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1519092698"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481773225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37550,121 +24863,121 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="3100">
+            <a:endParaRPr lang="en-GB" sz="3100" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000">
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -37696,409 +25009,579 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+            <a:endParaRPr lang="en-GB" sz="2900" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="656319" y="1652770"/>
-            <a:ext cx="10483949" cy="1631216"/>
+            <a:off x="556055" y="1692875"/>
+            <a:ext cx="9922476" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>AND THEN…</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...6 lines deleted...]
-            <a:endParaRPr lang="es-ES" sz="2800" b="1">
+            <a:endParaRPr lang="es-ES" sz="2400" b="1" dirty="0">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...52 lines deleted...]
-          <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>THE DIFFERENTIATION OF OUR VALUE PROPOSITION</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Let's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>dig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>deepness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>potential</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Market</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>easiness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>achieve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>growth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Scalability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="F7B562"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Graphic 6" descr="Lightbulb">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ACF9906-5235-4003-B88A-1005212CEC89}"/>
+          <p:cNvPr id="5" name="Graphic 5" descr="Group of people">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49FC4114-582F-4B21-9B90-BCC1EFF54F10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1728537" y="3322721"/>
-            <a:ext cx="2338135" cy="2318083"/>
+            <a:off x="3011906" y="4154906"/>
+            <a:ext cx="1886951" cy="1896978"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...148 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B42F49-5B56-5050-9563-F211FC4E34FB}"/>
+          <p:cNvPr id="6" name="Graphic 6" descr="Upward trend">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{666BFB54-032B-402C-9761-C57CF504D79D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
-[...8 lines deleted...]
-                </a14:imgProps>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-3995"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="6491037" y="4054643"/>
+            <a:ext cx="2097504" cy="2097504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C89CB0E-E297-19FB-80EF-8DC6A18EF129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId11">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3197674015"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2139097557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38263,54 +25746,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -38353,884 +25836,253 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="CuadroTexto 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A3DA9E0-D035-461F-A3F0-D87604A87C1D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="556055" y="1692875"/>
-            <a:ext cx="9922476" cy="4124206"/>
+            <a:off x="5187616" y="2069432"/>
+            <a:ext cx="5805235" cy="3619498"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...1 lines deleted...]
-          <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2800" b="1">
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="es-ES">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>WHAT IS IT THAT DIFFERENTIATES THE COMPANY FROM THE REST OF THE MARKET IN THE EYES OF THE CUSTOMERS?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Arial"/>
-              <a:cs typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...35 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 5" descr="A picture containing arrow&#10;&#10;Description automatically generated">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88328AFA-228B-424D-98CE-855D81CFBCC5}"/>
+          <p:cNvPr id="6" name="Graphic 6" descr="Help">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB09BB6A-65B0-433F-8615-8F1018CD1C6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
-[...38 lines deleted...]
-                </a14:imgProps>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-[...190 lines deleted...]
-            <a:ext cx="1038225" cy="447675"/>
+            <a:off x="545432" y="2550694"/>
+            <a:ext cx="2568742" cy="2568742"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="object 7"/>
-[...176 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594274C9-7811-3EB3-9A28-D0BE5885D44A}"/>
+          <p:cNvPr id="7" name="Arrow: Right 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7E1E72-6461-4667-884E-2466E5930B1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6962775" y="4789477"/>
-            <a:ext cx="4695825" cy="754380"/>
+            <a:off x="3280691" y="3457394"/>
+            <a:ext cx="1443788" cy="761999"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-ES"/>
-[...216 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{581A3245-2B9A-CCF8-52F6-F5E8901DD750}"/>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71BC55BC-C235-582C-13B0-C5923593E2B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId7">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918121405"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -39355,94 +26207,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -39497,497 +26349,226 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543698" y="1647156"/>
-            <a:ext cx="9922476" cy="1754326"/>
+            <a:off x="556055" y="1692875"/>
+            <a:ext cx="9922476" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>THEN LET’S REDEFINE THE PROBLEM WE ARE SOLVING ACCORDING TO YOUR END USER PROFILE…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35D2B411-57D5-4093-86AD-EF2EAB21F4BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="739922" y="2315144"/>
-            <a:ext cx="11171629" cy="3785652"/>
+            <a:off x="2386465" y="2847037"/>
+            <a:ext cx="6261656" cy="3732651"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...228 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Half Frame 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
+          <p:cNvPr id="6" name="Estrella: 5 puntas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317798AA-7C99-4FDF-BD7F-C459151883C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698333" y="2061914"/>
-            <a:ext cx="471236" cy="1664366"/>
+            <a:off x="5201204" y="3429000"/>
+            <a:ext cx="632177" cy="643467"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="star5">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-[...2 lines deleted...]
-            </a:schemeClr>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
-          <a:fillRef idx="1">
+          <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="0">
+          <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
-[...56 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF03843F-1C20-0E25-89E9-305B957761E9}"/>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE801CF1-9506-7E55-4EBF-75F6DD2F45E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3902415789"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3580748307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -40112,94 +26693,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -40254,347 +26835,432 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543698" y="1647156"/>
-            <a:ext cx="9922476" cy="1754326"/>
+            <a:off x="556055" y="1692875"/>
+            <a:ext cx="9922476" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>About</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> differentiation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>understand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>competitive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>advantage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800" b="1">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="CuadroTexto 9">
-[...104 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9B61B7A-9DA6-42E9-8BFA-1283D249C634}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698333" y="2061914"/>
-            <a:ext cx="471236" cy="1664366"/>
+            <a:off x="1835035" y="3523246"/>
+            <a:ext cx="2897604" cy="2717130"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ocean Blue</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Analysis</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Half Frame 11">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DB6EAC-FCDF-4965-93CE-97BE2700B09F}"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F472810B-423A-4228-A6BB-30878B08D460}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="451184" cy="1754602"/>
+          <a:xfrm>
+            <a:off x="6841958" y="3483141"/>
+            <a:ext cx="2937710" cy="2757235"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Competitor's</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Arrow: Left-Right 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EE9670-DC93-4A8E-B1E9-FC65242E44AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5289904" y="4622953"/>
+            <a:ext cx="1213184" cy="481263"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftRightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A39118-9561-5BE6-3FDA-E9301EBD75CC}"/>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6827B22B-1A0C-B7CB-2FCB-02AA0B5028C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="491647330"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1868198123"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -40719,94 +27385,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -40849,2654 +27515,326 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
-[...186 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8DF344-3E6A-49F1-90EB-94980EFDA738}"/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="978473" y="3485720"/>
-            <a:ext cx="2743200" cy="461665"/>
+            <a:off x="725272" y="1427200"/>
+            <a:ext cx="10263370" cy="4585871"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1">
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Calibri"/>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2400" b="1">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>About</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>differentiation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>… </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>understand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>competitive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>advantage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>: UNFAIR ADVANTAGE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>OCEAN BLUE ANALYSIS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3CA3999-70B6-FC77-2987-B20F25175996}"/>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FCB2485-F525-4D29-B567-4B765CB0DB6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4541921" y="1987382"/>
+            <a:ext cx="7094853" cy="4666761"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7318484F-20ED-2CF2-3585-AEABA6A797EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-3995"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672756146"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="818035261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...2321 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -43661,54 +27999,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -43763,818 +28101,13912 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="556055" y="1712927"/>
-            <a:ext cx="11045423" cy="1532727"/>
+            <a:off x="716476" y="3216874"/>
+            <a:ext cx="3565792" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES" sz="2400" b="1">
-[...21 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>First</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> step</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>COMPETITOR’S </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Analysis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9EBC4ED-8990-40FF-A8EB-126A818E130D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3817224" y="1875753"/>
+            <a:ext cx="7534988" cy="4393946"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9DFDDD4-085A-1703-E7DC-747F69796E35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId10">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3719165346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Cerrar llave 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92167EA-7440-4EF2-B6E6-B54839E6AD1C}"/>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7139929" y="3084908"/>
-            <a:ext cx="1396314" cy="2088292"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
           </a:xfrm>
-          <a:prstGeom prst="rightBrace">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
+          <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="CuadroTexto 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653DCE48-ABC3-4A93-919C-AEAF5610A808}"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000" flipH="1" flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="3822354" cy="369332"/>
+          <a:xfrm>
+            <a:off x="275318" y="1712928"/>
+            <a:ext cx="9922476" cy="4801314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="es-ES" b="1">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>LEAN CANVAS  </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="es-ES" b="1"/>
+              <a:t>OCEAN BLUE ANALYSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>example</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 1:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Create A Strategy Canvas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 2:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Raise An Attribute</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Raise</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Reduce</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eliminate</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Create</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 3:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Reduce An Attribute</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 4: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eliminate An Attribute</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 5:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Create An Attribute</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F134291-C721-46B5-927D-4A20D9614044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4478224" y="1524996"/>
+            <a:ext cx="7546705" cy="5027693"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F34A41-0340-F88B-8399-37E656269397}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId10">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3429492500"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{050AF412-642A-4750-9868-27940BA695DB}"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="673768" y="1796716"/>
-            <a:ext cx="3545305" cy="400110"/>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="3077766"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EXERCISE 7) OCEAN BLUE CANVAS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E071F0E2-8B70-9098-B3E4-FE16A9516BA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2946482314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="806713" y="2073875"/>
+            <a:ext cx="9922476" cy="3354765"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>now</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>…. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>size</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>…. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>How</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>big</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>market</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3200" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>…?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075857214"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="392599" y="1562316"/>
+            <a:ext cx="9922476" cy="3816429"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And then which piece of cake we could realistically to get</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>TAM, Sam, SOM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>concepts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2400" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2" descr="Resultado de imagen de TAM, SAM,SOM">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{645D74CF-E648-4E5F-B039-E6B4470CA168}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5025256" y="2100846"/>
+            <a:ext cx="6613521" cy="4643534"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="384609573"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374870" y="363686"/>
+            <a:ext cx="12337143" cy="4558269"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2650" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009999"/>
+                </a:solidFill>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>DEVELOPING YOUR BUSINESS MODEL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR IDEA</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR MARKET SEGMENTATION</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR BEACHEADED MARKET</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR BUYER PERSONA </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" err="1"/>
+              <a:t>Through</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250"/>
+              <a:t>Empathy Chart)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609585" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2267"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Flecha: hacia abajo 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="370057" y="1914460"/>
+            <a:ext cx="486500" cy="3230465"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2133">
+              <a:solidFill>
+                <a:srgbClr val="009999"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Marcador de contenido 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC594BA8-2FEF-4E45-A85A-099EFDB26E27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4935392" y="1609879"/>
+            <a:ext cx="7256608" cy="3542889"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CuadroTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07215E36-4997-4DC6-9D58-EA59594CCDAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1956679" y="4558017"/>
+            <a:ext cx="2709333" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>TO YOUR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>VALUE PROPOSITION CANVAS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC2099E4-EAFA-4F03-9E9B-56A2594ABA81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1706046" y="1379046"/>
+            <a:ext cx="2709333" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>FROM THE WHY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3183047288"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556055" y="1652770"/>
+            <a:ext cx="9922476" cy="5139869"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>then</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> time </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>second</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>part</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>canvas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>First</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>approximation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>INCOMES</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Revenue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>LTV</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Revenue</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gross </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>…</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588CDD11-17D8-4F4E-9EEA-6E0FC58CD61D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5030811" y="2587545"/>
+            <a:ext cx="6833156" cy="4073545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Estrella: 5 puntas 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAEF14AF-F58C-418A-A577-2A524B32708A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9952864" y="5741494"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202451666"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556055" y="1347139"/>
+            <a:ext cx="9922476" cy="6659067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>tips</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>revenues</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Defining</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:endParaRPr lang="en-GB" sz="1867">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" b="1" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Types of Revenue Streams</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Transaction revenues resulting from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>one-time customer payments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Recurring revenues </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>resulting from ongoing payments to either deliver a Value Proposition to customers or provide </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>post-purchase customer support</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:endParaRPr lang="en-GB" sz="1867" u="sng">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" b="1" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pricing mechanisms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, such as fixed list prices, bargaining, auctioning, market dependent, volume dependent, or yield management.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:endParaRPr lang="en-GB" sz="1867" u="sng">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" b="1" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Payment Conditions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cash, 30-60-90 days</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:endParaRPr lang="en-GB" sz="1867" u="sng">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1867" b="1" u="sng">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Discounts / offers policy / membership conditions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3251952164"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556055" y="1989690"/>
+            <a:ext cx="9922476" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>There are several ways to generate Revenue Streams:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-GB" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>SSET SALE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: selling ownership rights to a physical product. i.e AMAZON</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>U</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>SAGE FEE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: generated by the use of a particular service. i.e Hotels / telecos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>UBSCRIPTION FEE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: generated by selling continuous access to a service. gyms</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>ENDING/RENTING/LEASING</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>:  created by temporarily granting someone the exclusive right to use a particular asset for a fixed period in return for a fee. i.e Avant car.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>ICENSING</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: generated by giving customers permission to use protected intellectual property in exchange for licensing fees. i.e Publishing company.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>ROKERAGE FEES</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: derives from intermediation services performed on behalf of two or more parties. i.e Brokers and real estate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1"/>
+              <a:t>DVERTISING</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>: results from fees for advertising. i.e Facebook. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="111355369"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556055" y="1652770"/>
+            <a:ext cx="9922476" cy="5139869"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>then</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> time </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>second</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>part</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>canvas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>First</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>approximation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>COST</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>CAC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Distribution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Costs</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hosting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>People, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>etc</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588CDD11-17D8-4F4E-9EEA-6E0FC58CD61D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5030811" y="2587545"/>
+            <a:ext cx="6833156" cy="4073545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Estrella: 5 puntas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FFB9184-56D4-4319-8131-53280236D426}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6371464" y="5741494"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1386554013"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556055" y="1652770"/>
+            <a:ext cx="9922476" cy="5139869"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>tips</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>costs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>you must consider the most important costs to your business and create hypotheses for these expenses. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="761958" indent="-457189">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>you must distinguish between initials cost to start your business (INVESTMENT PLAN) and the operating and recurrent costs of your activity (COSTS and OPERATIONS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="761958" indent="-457189">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>You will need to take into account both fixed costs, such as startup and acquisition costs, and variable costs, such as your monthly operating costs. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059799674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D529B1AB-281C-427A-BED5-35BA4FA1102D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="372979" y="1716507"/>
+            <a:ext cx="8548436" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="es-ES" sz="2000" b="1">
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
-[...59 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Can we scalate it? How we adress to the Customers CHANNELS?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
               <a:latin typeface="Arial"/>
-              <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39042B71-5C07-44D0-8CE1-ED29A8CEDDEE}"/>
+          <p:cNvPr id="6" name="Speech Bubble: Rectangle with Corners Rounded 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB89CD3B-5576-4835-94FC-A14F436E9E0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="277228" y="2392781"/>
-            <a:ext cx="6858000" cy="3459078"/>
+            <a:off x="5410702" y="2423340"/>
+            <a:ext cx="5925551" cy="3619499"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1" algn="just">
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>1. Ask Yourself If Your Business Is Really Scalable</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>2. Identify Your “Core”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>3. Automate or Outsource Everything You Can</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>4. Make Your Business Workable Without You</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>5. Don’t Go Overboard in These Key Areas</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hiring</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Spending</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Building</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D54D671-CD5F-4D36-98E5-BF42E67A66F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="691315" y="3197894"/>
+            <a:ext cx="3585410" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Scalable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>it means that your business has the potential to multiply revenue with minimal incremental cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>synonimous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>investeable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>):</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>As you plan for the next phase </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>of your company’s development, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>remember these five tips for a </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>successful scale-up.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Arrow: Right 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CDCBFDF-21C4-4612-8DF2-3D2EC11CA894}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4393612" y="3988788"/>
+            <a:ext cx="982578" cy="481263"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3088354296"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="20000"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="es-ES" err="1">
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>We</a:t>
-[...422 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78DA6E18-7F78-3312-BB43-9302487FEAE5}"/>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...8 lines deleted...]
-                </a14:imgProps>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857549" y="1492349"/>
+            <a:ext cx="9922476" cy="5940088"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>                            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What You Need to Remember</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="F7B562"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Figure out how to automate or outsource everything you possibly can, especially if it’s not directly related to your core competencies.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Stay disciplined with your money. Don’t spend on new people or features until you’re absolutely ready to do so.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Make sure your business is actually scalable. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>There’s nothing wrong with staying small and lean if the product or service demands it.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Star: 5 Points 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABB272FC-0B57-42FF-A410-48E34B6A8335}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2400300" y="1718511"/>
+            <a:ext cx="651710" cy="651710"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFF00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Star: 5 Points 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C5D872-120E-4109-B886-600F4A978DDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8498807" y="1700964"/>
+            <a:ext cx="651711" cy="671764"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFF00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3033812359"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857549" y="1492349"/>
+            <a:ext cx="9922476" cy="3600986"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>                            </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>Again</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>…. 10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>tips</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>scalables</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>start</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> up </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" err="1"/>
+              <a:t>according</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t> FORBES</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https://www.forbes.com/sites/martinzwilling/2013/09/06/10-tips-for-building-the-most-scalable-startup/?sh=c39741c5f28d</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2925310280"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335476" y="1392086"/>
+            <a:ext cx="9922476" cy="3323987"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And  of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>course</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>… </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>management</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> control: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Key </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metrics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> ROADMAP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>follow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588CDD11-17D8-4F4E-9EEA-6E0FC58CD61D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5030811" y="2196519"/>
+            <a:ext cx="6913366" cy="4123677"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Estrella: 5 puntas 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37CB662E-BED0-44E4-A63C-288873730893}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6735757" y="4255799"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3134355757"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E07887-3231-93C7-2062-5BFA6EFFACF0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B8458DE-E670-3FAB-B6BA-7F32DE0D4AB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B8458DE-E670-3FAB-B6BA-7F32DE0D4AB4}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEACCD8A-90A8-8F62-3216-9C981AC2B633}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EB80AB-7763-2929-97C1-5443D515D235}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{378E2ED4-BE6E-3B96-3934-73983FBD4AE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A966A6FA-2975-6B6F-90A3-F9C4EE2E34C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6FC3830-1D80-4D63-EE1F-EAC98602A49C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A035D4D0-1D09-1C25-2D96-015A5997B9B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335476" y="1392086"/>
+            <a:ext cx="9922476" cy="2462213"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>starting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>point</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 2" descr="What TRL and BRL is needed for the EIC Accelerator? What about ...">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{523C3025-3283-D513-2C4F-D8229F8B528F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6497887" y="2224326"/>
+            <a:ext cx="3919742" cy="4439843"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="object 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4604E6B6-D7FF-D5CD-0906-25F31D78DAB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10" cstate="print"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2220686" y="2275114"/>
+            <a:ext cx="3773005" cy="4439843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2508679717"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="658776086"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365555" y="1452243"/>
+            <a:ext cx="9922476" cy="984885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>LET’S FOCUS ON</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09926387-4DA8-4510-AF31-D5BF8914BB34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2554967" y="2239172"/>
+            <a:ext cx="6261656" cy="3732651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Estrella: 5 puntas 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2F6688-0495-40C9-AA43-A59253921A4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2876751" y="3107266"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Estrella: 5 puntas 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1F45A89-2208-25AD-1D1C-529B2CF78C4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7886159" y="3224057"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Estrella: 5 puntas 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CD9E2F-9361-C8F3-EBD1-9B2AFA4A72A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5410154" y="3173586"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CuadroTexto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B1074E-0E5F-7320-53AB-CED8423FC15E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3465764" y="1481972"/>
+            <a:ext cx="9922476" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" dirty="0">
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https://canvanizer.com/new/lean-canvas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AB40F48-E0DD-3A58-4E4D-AAC2B4207815}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId11">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10593973" y="12070"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="173080213"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81064EE-FE9B-579D-BC43-7F5279E310D3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863F956B-B908-11AF-DDB8-92086B985D92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863F956B-B908-11AF-DDB8-92086B985D92}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AD958F2-86D4-0E96-0777-17E2BCF48791}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCEBDEF9-0AA5-ADDB-A7E1-1EEFD66A56AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07A52216-1BCE-6475-7095-8403C4B2158E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE3C06E-A86C-5FE2-363E-0FEACB881E96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A06EE489-FBF6-D4F3-7E8D-E1D3CBBDB95A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87221DE7-3189-5924-8065-6C925B21629F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335476" y="1392086"/>
+            <a:ext cx="9922476" cy="1846659"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>And </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> ROADMAP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1" u="sng" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Objeto 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9DF1C9-4D7F-F3D7-0017-C35291FD6D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4267409490"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4709639" y="1362624"/>
+          <a:ext cx="5548313" cy="5418138"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Worksheet" r:id="rId9" imgW="12298893" imgH="12009277" progId="Excel.Sheet.12">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Worksheet" r:id="rId9" imgW="12298893" imgH="12009277" progId="Excel.Sheet.12">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="6" name="Objeto 5">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9DF1C9-4D7F-F3D7-0017-C35291FD6D80}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId10"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="4709639" y="1362624"/>
+                        <a:ext cx="5548313" cy="5418138"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918866450"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="586134" y="1592612"/>
+            <a:ext cx="9922476" cy="4739759"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>SUMMARY – RECAP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="282828"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="GT America"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="282828"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="GT America"/>
+              </a:rPr>
+              <a:t>Why the Lean Start-Up Changes Everything</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2800" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https://hbr.org/video/5712986167001/why-the-lean-startup-changes-everything</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851113945"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Objeto 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{408DB555-9C1F-4197-AF4E-889D4EFCBD9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId3" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId3" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="8" name="Objeto 7" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{408DB555-9C1F-4197-AF4E-889D4EFCBD9E}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0945261C-4F8D-4D48-885A-C24BDA54F505}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2638592" y="1098025"/>
+            <a:ext cx="6541169" cy="592155"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Gráfico 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCCF611-A250-47A1-8FE4-254BB8BC819A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="326486" y="1340835"/>
+            <a:ext cx="12514940" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA69862-AEC8-44C2-8F67-3EDD4CD638B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2515240" y="672622"/>
+            <a:ext cx="8864600" cy="596804"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6A2926"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>G-ACCELERATOR Impact Call 2025</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 5" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AF8572-AF4B-424D-B59A-BB0E69262D81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="269039" y="-47938"/>
+            <a:ext cx="2743200" cy="1497284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9676740E-B337-4FEA-81EF-1505E9346960}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5511114" y="2162181"/>
+            <a:ext cx="6194854" cy="4033966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="A picture containing funnel chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7A7913A-15E2-1E40-4E67-FCF062677EF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="31582" b="29412"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="633894" y="5311823"/>
+            <a:ext cx="4452619" cy="866938"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4F4A3E-6CD7-51E4-BF91-3EA1459FBCBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="632219" y="5275063"/>
+            <a:ext cx="4544704" cy="901711"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0935E1F9-13A7-716D-9A09-792FAB99A3A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="636722" y="6248400"/>
+            <a:ext cx="6204488" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Subvencionat pel Departament d'Empresa (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Programa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Primer)    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>i amb el cofinançament del Fons Social Europeu Plus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A858F6ED-C991-7244-D3B4-655B8C00E9FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="564113" y="2983834"/>
+            <a:ext cx="4964623" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>PLEASE FILL OUT COURSE SURVEY!!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:cs typeface="Segoe UI"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>Course Survey </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3819667448"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="656319" y="1652770"/>
+            <a:ext cx="10483949" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>So we have our WHY, our IDEA, is that ENOUGH?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Arrow: Curved Right 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7746167-C14E-462C-ABD2-F603A77D3D19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188318" y="2941239"/>
+            <a:ext cx="731921" cy="2125578"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedRightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Speech Bubble: Rectangle with Corners Rounded 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58DF3AB-1F49-45BD-84D4-7BC97507C189}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3044491" y="2994840"/>
+            <a:ext cx="6035840" cy="2526630"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>BEFORE GOING FURTHER </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>LET’S UNDERSTAND IF </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>THAT IDEA IS AN OPPORTUNITY...</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=NyPsP8sus8s</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="es-ES">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3293124675"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Graphic 5" descr="Stopwatch">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC81CC7-C9FE-4D0E-B6DA-D2E0317D5166}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="996616" y="2440405"/>
+            <a:ext cx="2719136" cy="2739189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Arrow: Right 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F6D605A-D809-4BD9-BFAC-F65AA6C16963}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3892295" y="3497499"/>
+            <a:ext cx="2055393" cy="772026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Speech Bubble: Rectangle with Corners Rounded 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C56A204-3D6A-469E-AFCE-1178BE01B4EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6653965" y="2643918"/>
+            <a:ext cx="4100762" cy="2486526"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>TIMING</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>LET’S IDENTIFY WHY TIMING IS OK IN OUR VENTURE…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845506115"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="255266" y="1712927"/>
+            <a:ext cx="10223265" cy="4955203"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>CHECK IF THEY HAVE A REAL PROBLEM…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>BUT BEFORE DOING THAT LET’S LOOK CLOSER TO </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>OUR CUSTOMER</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="1600">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EMPATHY CHART</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682FB28C-C50C-4F19-ACCA-20E7A83F616C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5517293" y="1837718"/>
+            <a:ext cx="6605505" cy="4271560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D69AFB8E-32E6-901D-E2F2-A0B6E5379291}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId10">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-8902"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4277119441"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="2585323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>“Well, as a user, I wouldn’t do that.”</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="0" i="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>“Our users aren’t going to worry about that.”</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="0" i="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>“It’s my project. I know what users think.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Whitney SSm A"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Whitney SSm A"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Whitney SSm A"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Whitney SSm A"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Whitney SSm A"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>                      USER- CENTRIC SKILLS</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Signo de multiplicación 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06C387B2-7992-4746-8A62-99F2826564B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6520608" y="1825781"/>
+            <a:ext cx="1978206" cy="1598968"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMultiply">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent3"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Cara sonriente 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D13121D-0947-4E73-ABA2-B0FDCFC4221C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6691018" y="3916618"/>
+            <a:ext cx="1637348" cy="1561176"/>
+          </a:xfrm>
+          <a:prstGeom prst="smileyFace">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent3"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2658D0F-E4D6-0B05-0D71-6E6BB30770EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3901614352"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="619410" y="1460679"/>
+            <a:ext cx="9922476" cy="5386090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EMPATHY CHART</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 1: Establish Focus and Goals</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Who is the person for the map?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What is the desired outcome?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" b="1" i="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 2: Capture the Outside World</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What does she SEE?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What does she DO and SAY?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What does she HEAR?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="es-ES">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 3: Explore Inside the Mind</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>What does she THINK and FEEL?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1">
+              <a:solidFill>
+                <a:srgbClr val="F7B562"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="F7B562"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 4: Summarize and Share</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Whitney SSm A"/>
+              </a:rPr>
+              <a:t> 						</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Cerrar llave 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6030A273-43AC-476C-B824-5A76E55990EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5016843" y="2471351"/>
+            <a:ext cx="1346887" cy="3364746"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightBrace">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC611A36-A6A9-4764-ABC4-B43293F6A7FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6611353" y="2791327"/>
+            <a:ext cx="5023183" cy="2486524"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>PERSONA PROFILE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>a session that reveals more questions than answers indicates where more user research needs to be done.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A02FA1B0-7340-5A4E-6F4B-FCA06F62C967}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10656891" y="-22884"/>
+            <a:ext cx="1536653" cy="1543644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3082340084"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLUNDODONOTDELETE" val="0"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
@@ -44624,51 +42056,111 @@
 
 <file path=ppt/tags/tag108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
+<file path=ppt/tags/tag111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
 <file path=ppt/tags/tag12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -45489,51 +42981,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="opportunity analysis ppt 1" id="{34C05EFA-C261-A84D-B935-9AFCBD159EE1}" vid="{C2A0FA48-17F3-C446-BDF7-1C4A8EAFE4BE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -46048,189 +43540,189 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6847104e-379b-4806-ac2b-ec39a5e4fc8e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ff89c1a9-ab0d-4b15-8824-e62a8110aa5c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0C1A167-6750-4870-AA9D-55DD27133C76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDE104D-8C2F-4B1B-BFA0-EB97856BEA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="6847104e-379b-4806-ac2b-ec39a5e4fc8e"/>
     <ds:schemaRef ds:uri="ff89c1a9-ab0d-4b15-8824-e62a8110aa5c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5078861C-BD5D-45C5-813E-386AF21E84E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="6847104e-379b-4806-ac2b-ec39a5e4fc8e"/>
+    <ds:schemaRef ds:uri="fac5c5d6-3f40-4888-827f-2feba602e379"/>
     <ds:schemaRef ds:uri="ff89c1a9-ab0d-4b15-8824-e62a8110aa5c"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DD54C75-B314-40FC-B01C-81D2B7D7B670}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>opportunity analysis ppt 1</Template>
   <TotalTime></TotalTime>
-  <Words>1164</Words>
+  <Words>1315</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
-  <Paragraphs>338</Paragraphs>
-  <Slides>38</Slides>
+  <Paragraphs>440</Paragraphs>
+  <Slides>42</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Servidores OLE incrustados</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>38</vt:i4>
+        <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="54" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Arial MT</vt:lpstr>
+      <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Georgia</vt:lpstr>
+      <vt:lpstr>GT America</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Whitney SSm A</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Tema de Office</vt:lpstr>
       <vt:lpstr>Diapositiva de think-cell</vt:lpstr>
+      <vt:lpstr>Worksheet</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
-      <vt:lpstr>Opportunity  Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
-      <vt:lpstr>Opportunity  Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Presentación de PowerPoint</dc:title>
-  <dc:creator>Xavier Arola</dc:creator>
+  <dc:title>Briefly about us</dc:title>
+  <dc:creator>Alexandra Vintila</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010048EF37DF7B81F44EBF315C4882E70794</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>