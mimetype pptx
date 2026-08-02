--- v0 (2025-11-03)
+++ v1 (2026-08-02)
@@ -31,89 +31,110 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
@@ -169,114 +190,177 @@
   <Override PartName="/ppt/tags/tag86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag146.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag147.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag148.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag149.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag150.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag151.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag152.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag153.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag154.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag155.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId43"/>
+    <p:notesMasterId r:id="rId61"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="273" r:id="rId5"/>
-    <p:sldId id="321" r:id="rId6"/>
-[...35 lines deleted...]
-    <p:sldId id="310" r:id="rId42"/>
+    <p:sldId id="471" r:id="rId6"/>
+    <p:sldId id="463" r:id="rId7"/>
+    <p:sldId id="472" r:id="rId8"/>
+    <p:sldId id="272" r:id="rId9"/>
+    <p:sldId id="474" r:id="rId10"/>
+    <p:sldId id="321" r:id="rId11"/>
+    <p:sldId id="475" r:id="rId12"/>
+    <p:sldId id="476" r:id="rId13"/>
+    <p:sldId id="469" r:id="rId14"/>
+    <p:sldId id="495" r:id="rId15"/>
+    <p:sldId id="473" r:id="rId16"/>
+    <p:sldId id="322" r:id="rId17"/>
+    <p:sldId id="478" r:id="rId18"/>
+    <p:sldId id="479" r:id="rId19"/>
+    <p:sldId id="481" r:id="rId20"/>
+    <p:sldId id="468" r:id="rId21"/>
+    <p:sldId id="483" r:id="rId22"/>
+    <p:sldId id="485" r:id="rId23"/>
+    <p:sldId id="484" r:id="rId24"/>
+    <p:sldId id="482" r:id="rId25"/>
+    <p:sldId id="487" r:id="rId26"/>
+    <p:sldId id="486" r:id="rId27"/>
+    <p:sldId id="489" r:id="rId28"/>
+    <p:sldId id="488" r:id="rId29"/>
+    <p:sldId id="491" r:id="rId30"/>
+    <p:sldId id="490" r:id="rId31"/>
+    <p:sldId id="494" r:id="rId32"/>
+    <p:sldId id="327" r:id="rId33"/>
+    <p:sldId id="329" r:id="rId34"/>
+    <p:sldId id="332" r:id="rId35"/>
+    <p:sldId id="405" r:id="rId36"/>
+    <p:sldId id="426" r:id="rId37"/>
+    <p:sldId id="427" r:id="rId38"/>
+    <p:sldId id="428" r:id="rId39"/>
+    <p:sldId id="429" r:id="rId40"/>
+    <p:sldId id="430" r:id="rId41"/>
+    <p:sldId id="470" r:id="rId42"/>
+    <p:sldId id="338" r:id="rId43"/>
+    <p:sldId id="432" r:id="rId44"/>
+    <p:sldId id="434" r:id="rId45"/>
+    <p:sldId id="435" r:id="rId46"/>
+    <p:sldId id="462" r:id="rId47"/>
+    <p:sldId id="336" r:id="rId48"/>
+    <p:sldId id="459" r:id="rId49"/>
+    <p:sldId id="433" r:id="rId50"/>
+    <p:sldId id="421" r:id="rId51"/>
+    <p:sldId id="449" r:id="rId52"/>
+    <p:sldId id="422" r:id="rId53"/>
+    <p:sldId id="450" r:id="rId54"/>
+    <p:sldId id="452" r:id="rId55"/>
+    <p:sldId id="460" r:id="rId56"/>
+    <p:sldId id="497" r:id="rId57"/>
+    <p:sldId id="431" r:id="rId58"/>
+    <p:sldId id="342" r:id="rId59"/>
+    <p:sldId id="310" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
-    <p:tags r:id="rId44"/>
+    <p:tags r:id="rId62"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -393,53 +477,51 @@
     <a:srgbClr val="F7B562"/>
     <a:srgbClr val="941914"/>
     <a:srgbClr val="6A2926"/>
     <a:srgbClr val="C63228"/>
     <a:srgbClr val="442A26"/>
     <a:srgbClr val="AE2C26"/>
     <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1C436D10-62E0-1184-56DE-02739BC25C5C}" v="87" dt="2025-09-22T07:39:12.981"/>
-[...1 lines deleted...]
-    <p1510:client id="{D522DCF1-439D-43CD-BAB5-5F5907CBF7E6}" v="163" dt="2025-09-22T08:18:38.929"/>
+    <p1510:client id="{D332992C-0AB3-439C-9B57-A8AE73D0636A}" v="3" dt="2026-07-09T14:56:16.515"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -590,1302 +672,627 @@
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="130" d="100"/>
-          <a:sy n="130" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="96" y="48"/>
+        <p:origin x="546" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId68" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:39:12.902" v="85" actId="20577"/>
+    <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:56:16.503" v="226"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp">
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:12:07.111" v="70"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-02T15:02:44.536" v="2"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="310"/>
+          <pc:sldMk cId="0" sldId="272"/>
         </pc:sldMkLst>
-        <pc:picChg chg="del">
-[...14 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:10:50.670" v="27" actId="14100"/>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:17:58.854" v="110" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4015942665" sldId="321"/>
+          <pc:sldMk cId="4177712784" sldId="322"/>
         </pc:sldMkLst>
-        <pc:picChg chg="mod">
-[...1 lines deleted...]
-          <ac:picMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:17:58.854" v="110" actId="20577"/>
+          <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4015942665" sldId="321"/>
-[...2 lines deleted...]
-        </pc:picChg>
+            <pc:sldMk cId="4177712784" sldId="322"/>
+            <ac:spMk id="6" creationId="{653DCE48-ABC3-4A93-919C-AEAF5610A808}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:17:44.231" v="101" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4177712784" sldId="322"/>
+            <ac:spMk id="9" creationId="{39042B71-5C07-44D0-8CE1-ED29A8CEDDEE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp">
-[...15 lines deleted...]
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:11:18.687" v="41"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:35:54.380" v="125"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="681450906" sldId="327"/>
         </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:56:16.503" v="226"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3183047288" sldId="338"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:43:45.089" v="225" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3197674015" sldId="431"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:43:38.650" v="222" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:spMk id="4" creationId="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:48.674" v="215" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:spMk id="5" creationId="{C7746167-C14E-462C-ABD2-F603A77D3D19}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:34:47.736" v="181" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:spMk id="7" creationId="{E58DF3AB-1F49-45BD-84D4-7BC97507C189}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:47.682" v="214" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:spMk id="9" creationId="{43637933-583F-47D2-BF8B-01B527A14A26}"/>
+          </ac:spMkLst>
+        </pc:spChg>
         <pc:picChg chg="del">
-          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:09:31.852" v="0"/>
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:44.212" v="212" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="681450906" sldId="327"/>
-            <ac:picMk id="3" creationId="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:picMk id="6" creationId="{6ACF9906-5235-4003-B88A-1005212CEC89}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add">
-          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:11:18.687" v="41"/>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:46.258" v="213" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="681450906" sldId="327"/>
-            <ac:picMk id="6" creationId="{429400C4-BCD9-B3D5-39E2-9BE837D5C0BC}"/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:picMk id="10" creationId="{6A790899-7946-39A1-2A5F-6B9B5BDAADFF}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:43:45.089" v="225" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3197674015" sldId="431"/>
+            <ac:picMk id="13" creationId="{B75684CC-5586-F036-A03F-4148DDB19576}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp">
-[...627 lines deleted...]
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:39:12.902" v="85" actId="20577"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:07:53.916" v="119"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2672756146" sldId="463"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp">
-        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:11:06.920" v="35"/>
+      <pc:sldChg chg="addSp delSp modSp mod modShow">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:21:23.535" v="111" actId="729"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="793700560" sldId="468"/>
         </pc:sldMkLst>
-        <pc:picChg chg="add">
-          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{1C436D10-62E0-1184-56DE-02739BC25C5C}" dt="2025-09-22T07:11:06.920" v="35"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:44:54.254" v="45" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="793700560" sldId="468"/>
-            <ac:picMk id="4" creationId="{246B693A-DB4A-34CE-58E3-1169F615AE17}"/>
+            <ac:picMk id="9" creationId="{862570E1-0E97-3F74-C57F-9C90CA34111E}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp">
-[...204 lines deleted...]
-      </pc:docMkLst>
       <pc:sldChg chg="modSp mod ord">
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:42:26.186" v="211"/>
-[...213 lines deleted...]
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:50:09.385" v="267" actId="108"/>
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:52:05.594" v="160" actId="12"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3489522499" sldId="471"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:50:09.385" v="267" actId="108"/>
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:52:05.594" v="160" actId="12"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3489522499" sldId="471"/>
             <ac:spMk id="6" creationId="{12ECE557-732B-6978-0495-3D8420E48A53}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord">
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T07:58:24.395" v="294" actId="108"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:08:08.750" v="121"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1831858518" sldId="472"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...22 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="add">
-        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2025-09-22T08:16:49.224" v="308"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:28:41.340" v="123"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1499436808" sldId="473"/>
         </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-02T15:02:44.536" v="2"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1648715195" sldId="474"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-02T15:09:45.382" v="11"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4087883655" sldId="475"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-02T15:09:45.382" v="11"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2474735917" sldId="476"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:34:46.871" v="21" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3607019403" sldId="478"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:34:46.871" v="21" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3607019403" sldId="478"/>
+            <ac:picMk id="5" creationId="{C77AEAE5-CD0D-8F82-C518-819D0A692CFE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:35:36.255" v="25" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2401594228" sldId="479"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:35:36.255" v="25" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2401594228" sldId="479"/>
+            <ac:picMk id="6" creationId="{FC5D70D3-2C17-A4E6-0F66-153A73922DF8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:42:00.274" v="40"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1086840073" sldId="481"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:41:56.552" v="37"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1086840073" sldId="481"/>
+            <ac:picMk id="3" creationId="{C794233C-3D2F-6A8E-60D4-E83933B22D7B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:49:35.042" v="65" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2309694854" sldId="482"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:49:35.042" v="65" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2309694854" sldId="482"/>
+            <ac:picMk id="5" creationId="{98C25B2F-A13D-EA15-56A6-285C7BAAA2CE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:45:49.927" v="54" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="393261324" sldId="483"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:45:49.927" v="54" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="393261324" sldId="483"/>
+            <ac:picMk id="5" creationId="{1E0CCE8D-44E6-3E11-A447-30E18742E314}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod modShow">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:23:12.779" v="112" actId="729"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2757833504" sldId="484"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:48:16.774" v="60" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2757833504" sldId="484"/>
+            <ac:picMk id="5" creationId="{AB35170C-6826-2F3F-EBD9-1C81CBDDEE9C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:47:03.719" v="57" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3294456753" sldId="485"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:47:03.719" v="57" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3294456753" sldId="485"/>
+            <ac:picMk id="5" creationId="{99D5A6AA-04B0-C0E5-D065-D8A292FB3A0B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:53:20.884" v="71" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4065656452" sldId="486"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:53:20.884" v="71" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4065656452" sldId="486"/>
+            <ac:picMk id="5" creationId="{5D1B3D0E-B25A-6ED8-368A-190B520B6B7A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:40:07.813" v="137" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2528005104" sldId="487"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:39:10.159" v="130" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2528005104" sldId="487"/>
+            <ac:picMk id="5" creationId="{D36C8CD9-507F-F647-F444-4C56B22383B6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:40:07.813" v="137" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2528005104" sldId="487"/>
+            <ac:picMk id="7" creationId="{16A8A78F-645E-23FC-8E7F-9312C7981C31}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T09:39:59.848" v="135" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2528005104" sldId="487"/>
+            <ac:picMk id="9" creationId="{E7B6F252-9507-6B66-2FB2-D9B3469D4EA1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:55:52.439" v="79" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1555729928" sldId="488"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:55:52.439" v="79" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1555729928" sldId="488"/>
+            <ac:picMk id="5" creationId="{6C75A1CC-15C3-1B07-8CAA-69A71A426373}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:54:11.727" v="75" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1735274779" sldId="489"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:54:11.727" v="75" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1735274779" sldId="489"/>
+            <ac:picMk id="5" creationId="{B9C92BC9-3842-0A37-3186-E370B10BE98F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:58:41.146" v="88" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3606322435" sldId="490"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:58:41.146" v="88" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3606322435" sldId="490"/>
+            <ac:picMk id="5" creationId="{7F12E86F-C058-0047-D554-108387F7088C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:56:25.913" v="82" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3210253939" sldId="491"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:56:25.913" v="82" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3210253939" sldId="491"/>
+            <ac:picMk id="5" creationId="{CBDBC4B5-941B-C959-8CF6-EC4760A90BC4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:59:35.303" v="91" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="588309097" sldId="494"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add">
+          <ac:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T07:59:35.303" v="91" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="588309097" sldId="494"/>
+            <ac:picMk id="5" creationId="{4B4A325A-7BF1-A1AE-E452-4ADD41F9895A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-07T08:02:40.329" v="92"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2945428316" sldId="495"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:33.435" v="211" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="437747724" sldId="496"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:38:30.421" v="208" actId="2696"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3649351068" sldId="496"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:35:19.104" v="207" actId="2696"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2329625299" sldId="497"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add ord">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:43:26.172" v="219"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2967379140" sldId="497"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Xavier Arola" userId="7602816b-230a-426e-8eaf-9f7c32eee040" providerId="ADAL" clId="{0226BE8E-0165-4CAE-B913-FAF9334DE81A}" dt="2026-07-09T14:42:52.730" v="217"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3193258317" sldId="498"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:33:02.174" v="877" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T06:46:24.660" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3670432766" sldId="273"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T06:46:24.660" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3670432766" sldId="273"/>
+            <ac:spMk id="7" creationId="{CFA69862-AEC8-44C2-8F67-3EDD4CD638B9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:03:05.256" v="7" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4015942665" sldId="321"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:03:05.256" v="7" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4015942665" sldId="321"/>
+            <ac:spMk id="7" creationId="{77D867DD-DBA3-44FA-B5AB-DA798F66D424}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:11:12.225" v="15" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2672756146" sldId="463"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:11:12.225" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2672756146" sldId="463"/>
+            <ac:spMk id="5" creationId="{97D22B60-8B9E-4920-BBCD-94944D916759}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:33:02.174" v="877" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3489522499" sldId="471"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:33:02.174" v="877" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3489522499" sldId="471"/>
+            <ac:spMk id="6" creationId="{12ECE557-732B-6978-0495-3D8420E48A53}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:31:40.562" v="869"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1831858518" sldId="472"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:31:20.077" v="861" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1831858518" sldId="472"/>
+            <ac:spMk id="6" creationId="{8E125273-0805-A9E3-08F6-A6EE2EB97BB4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Julian Ramirez" userId="S::julian.ramirez@gbsb.global::75b83ac6-fa4e-4589-9d0d-2f5734684cec" providerId="AD" clId="Web-{744FB234-2BF2-EF73-BD6B-2F3E2ED693E6}" dt="2026-07-02T07:31:40.562" v="869"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1831858518" sldId="472"/>
+            <ac:graphicFrameMk id="11" creationId="{FAA9E80D-17C2-A77B-0468-4FBD40F09197}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1934,51 +1341,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7FB8636D-155D-44E4-A4C6-118CBE8ED44B}" type="datetimeFigureOut">
               <a:rPr lang="es-ES" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2201,50 +1608,252 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD650540-1930-331A-B8A2-B83966ECA345}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA74217A-5366-0E04-A284-3D3D863FE344}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15E8FB07-E1D9-53EE-2B8E-FB2ADF3125A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBB11A83-BD42-CD49-4D97-F90A829CCC8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="98732804"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2261,50 +1870,54 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2618,51 +2231,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3490FE-96DD-4FC4-B8E8-9730183D51F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550923A2-69C6-4C83-A6DE-03A173C4F4E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2828,51 +2441,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC05CEEF-3194-4A36-B649-4A0A9CA887D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABC0D1A-8DDC-4990-BA7F-5E20BEE85E3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14044,51 +13657,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2AF97BC-4AAB-4023-AC61-4763BD322843}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D809D62-D659-4D0A-82AD-4CF49005C8CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17117,92 +16730,127 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>7/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="240088308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1036751618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17371,51 +17019,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A71CF2C5-9ABB-460B-AF5A-5F52ADA03715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203611DC-FB7A-40BB-8E99-D581AA43CD4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17639,51 +17287,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CED73A4-1DDE-407D-A591-2A6B188C8BDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339D44C5-D01A-474F-A7BB-6EAD3B8CE067}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18054,51 +17702,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de fecha 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A14627-0A09-4E26-B193-F351174359C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D8180A-7C21-4321-8A66-60F0903C3B3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18196,51 +17844,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de fecha 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2F0A657-D28E-455D-A50A-DBDDA3B069C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22CF6CA2-8DE4-4AD9-B0A3-7798BA0F4D48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18309,51 +17957,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de fecha 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85F70C2-F5F6-4B24-AC9D-7B484694EB50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EAD4FCF-444A-4664-9782-FA5337FCE7CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18622,51 +18270,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6264862C-AC30-468E-87CC-E8F0D25CE267}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048D84E8-C21F-48CF-8F39-417DFB60708E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18915,51 +18563,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDEE7244-730F-4719-9C9D-B12672342C03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7AD21DC-42D4-4374-99B5-B1FC05D9D63B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18989,51 +18637,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BFB261F0-07DB-459E-BC39-FB1FE5DE66D5}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3362585785"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -19162,51 +18810,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DFB54682-BE6C-44DF-B3A6-20B20BCBE1F8}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>22/09/2025</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F829C91C-2330-4A96-B3D1-4488C486EB5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -19289,50 +18937,51 @@
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
     <p:sldLayoutId id="2147483663" r:id="rId12"/>
     <p:sldLayoutId id="2147483664" r:id="rId13"/>
     <p:sldLayoutId id="2147483665" r:id="rId14"/>
     <p:sldLayoutId id="2147483666" r:id="rId15"/>
     <p:sldLayoutId id="2147483672" r:id="rId16"/>
     <p:sldLayoutId id="2147483673" r:id="rId17"/>
     <p:sldLayoutId id="2147483675" r:id="rId18"/>
     <p:sldLayoutId id="2147483677" r:id="rId19"/>
     <p:sldLayoutId id="2147483678" r:id="rId20"/>
     <p:sldLayoutId id="2147483679" r:id="rId21"/>
     <p:sldLayoutId id="2147483680" r:id="rId22"/>
+    <p:sldLayoutId id="2147483681" r:id="rId23"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -19574,199 +19223,271 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4VdO7LuoBzM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.arola@global-business-school.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvanizer.com/new/lean-canvas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag71.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag69.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag74.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag72.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag77.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag75.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag71.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag69.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag80.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag78.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag74.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag72.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag83.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag82.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag81.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag77.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag75.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag86.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag85.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag84.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag80.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag78.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag89.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag88.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag87.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag83.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag82.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag81.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag92.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag91.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag90.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag86.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag85.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag84.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag95.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag94.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag93.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag89.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag88.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag87.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4VdO7LuoBzM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag98.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag97.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag96.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag92.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag91.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag90.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag101.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag100.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag99.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag95.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag94.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag93.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag104.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag103.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag102.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag98.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag97.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag96.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag107.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag106.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag105.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ideatovalue.com/inno/nickskillicorn/2016/03/innovation-15-experts-share-innovation-definition/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag101.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag100.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag99.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag110.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag109.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag108.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag104.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag103.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag102.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g-accelerator@global-business-school.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag107.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag106.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag105.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvanizer.com/new/lean-canvas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag110.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag109.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag108.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag113.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag112.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag111.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag116.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag115.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag114.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag119.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag118.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag117.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag122.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag121.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag120.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag125.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag124.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag123.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag128.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag127.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag126.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag131.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag130.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag129.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag134.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag133.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag132.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag137.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag136.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag135.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag140.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag139.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag138.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag143.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag142.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag141.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag146.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag145.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag144.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag149.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag148.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag147.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag152.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag151.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag150.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag155.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag154.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag153.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g-accelerator@global-business-school.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objeto 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{408DB555-9C1F-4197-AF4E-889D4EFCBD9E}"/>
@@ -19889,54 +19610,54 @@
                 <a:schemeClr val="bg2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Gráfico 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCCF611-A250-47A1-8FE4-254BB8BC819A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326486" y="1340835"/>
             <a:ext cx="12514940" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9CCC2D-14F6-4A84-B63A-60A72D5ACD2A}"/>
               </a:ext>
             </a:extLst>
@@ -20058,166 +19779,186 @@
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" b="1" err="1">
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="6A2926"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Impuls</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" b="1">
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6A2926"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t> AgriTech Call 2025</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="6A2926"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>AgriTech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6A2926"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Call 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 5" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AF8572-AF4B-424D-B59A-BB0E69262D81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId8">
+                  <a14:imgLayer r:embed="rId7">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="166631" y="-172497"/>
             <a:ext cx="1724418" cy="1702438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Imagen 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9676740E-B337-4FEA-81EF-1505E9346960}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5511114" y="2162181"/>
             <a:ext cx="6194854" cy="4033966"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12" descr="A picture containing funnel chart&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7367905A-63A4-09B6-3086-0A376CBEF100}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId10" cstate="print">
+          <a:blip r:embed="rId9" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="31582" b="29412"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="326486" y="4984424"/>
             <a:ext cx="4452619" cy="866938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
@@ -20439,50 +20180,1059 @@
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> Plus</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3670432766"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="543698" y="1647156"/>
+            <a:ext cx="9922476" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="CuadroTexto 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3944D421-E32F-4135-8C51-6F87F09A760A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="739922" y="2315144"/>
+            <a:ext cx="11171629" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="608965" lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>· </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>3 Personal tips about me:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" b="1">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800">
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1)…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800">
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2)…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800">
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3)…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Half Frame 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698333" y="2061914"/>
+            <a:ext cx="471236" cy="1664366"/>
+          </a:xfrm>
+          <a:prstGeom prst="halfFrame">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Half Frame 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DB6EAC-FCDF-4965-93CE-97BE2700B09F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10624385" y="3656097"/>
+            <a:ext cx="451184" cy="1754602"/>
+          </a:xfrm>
+          <a:prstGeom prst="halfFrame">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A39118-9561-5BE6-3FDA-E9301EBD75CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="491647330"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BAD3DEC-AD7F-8C94-F364-1C71135872B5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFFDCD75-54CA-63FF-9DED-69A2F8BC8AC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFFDCD75-54CA-63FF-9DED-69A2F8BC8AC6}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB393BB1-1092-C875-DCB9-BD69F2FF3128}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0B653D-FC07-A106-5C84-6E4E7568E5AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E119F5E4-50A1-F68D-2827-F024719FD25D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EFBD878-915F-840E-1759-C14FA586C7CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC22857-9445-FF8C-2648-D018C298479B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="413391" y="3742941"/>
+            <a:ext cx="2743200" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>About you:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BFDF8E7-2D48-1036-CB80-4BED0391FC69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2945428316"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C56C05-CEFB-E216-742A-DB413776F857}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
@@ -20653,54 +21403,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16DF2FAA-57AD-D78C-AED6-DB2A49C81B2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{684D2839-EF16-C348-A9F5-EF9BD9B5EFC0}"/>
               </a:ext>
             </a:extLst>
@@ -20803,210 +21553,210 @@
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>LET’S TRY TO REFLECT THIS IDEA THOUGHT THE LEAN CANVAS…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Homo sapiens vs Homo sapiens (2) – galloverde">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3CF24F7-2B9B-76E7-B6C8-A82CAD2DC592}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="9230240" y="2228979"/>
             <a:ext cx="2381250" cy="1362075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Imagen 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B32FF3DF-015B-9664-5778-5A9265872EF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1433384" y="2162175"/>
             <a:ext cx="6865208" cy="4695825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Imagen 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03EEC41B-360A-70EF-58D4-E69898B3D2D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1433384" y="2162174"/>
             <a:ext cx="6865208" cy="4695825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4FFC321-3A70-4712-BCEC-09683AA5E459}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId12">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1499436808"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21131,94 +21881,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -21261,149 +22011,1985 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8DF344-3E6A-49F1-90EB-94980EFDA738}"/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="337278" y="3560061"/>
-            <a:ext cx="2743200" cy="461665"/>
+            <a:off x="556055" y="1712927"/>
+            <a:ext cx="11045423" cy="1532727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2400" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" algn="just" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="2800">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Cerrar llave 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92167EA-7440-4EF2-B6E6-B54839E6AD1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7139929" y="3084908"/>
+            <a:ext cx="1396314" cy="2088292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightBrace">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="CuadroTexto 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653DCE48-ABC3-4A93-919C-AEAF5610A808}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipH="1" flipV="1">
+            <a:off x="8535485" y="3943556"/>
+            <a:ext cx="3822354" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>LEAN START UP CANVAS  </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{050AF412-642A-4750-9868-27940BA695DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="673768" y="1796716"/>
+            <a:ext cx="3545305" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1">
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
                 <a:latin typeface="Arial"/>
-                <a:cs typeface="Calibri"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>About you:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2400" b="1">
+              <a:t>How</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>we</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>going</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39042B71-5C07-44D0-8CE1-ED29A8CEDDEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="277228" y="2392781"/>
+            <a:ext cx="6858000" cy="3459078"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>We</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>going</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> use </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>techniques</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>exercises</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>templates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> define </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> idea and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> complete </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>LEAN START UP CANVAS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-457200" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>MISSION / PURPOSE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-457200" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>DIAGRAMA PERSONA (Buyer PERSONA)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-457200" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>VALUE PROPOSITION CANVAS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-457200" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>OCEAN BLUE STRATEGY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-457200" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>……</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246B693A-DB4A-34CE-58E3-1169F615AE17}"/>
+          <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78DA6E18-7F78-3312-BB43-9302487FEAE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793700560"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4177712784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F3B4EF-26B2-8E94-6599-0C05264B8EAE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3D4985-8AD0-6241-975F-0F53604BB56A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3D4985-8AD0-6241-975F-0F53604BB56A}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CD47353-99D5-3413-4C7E-3D28056D1251}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9992FB-9F55-AE4C-D958-AF9CDF33D1B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DF2ADB-DA77-BEAA-AC2E-205FD7A7F334}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2015D5-5A56-6ACC-5A3A-46C7A7681316}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE96A54D-47B6-2BD1-ECD6-E60EC9F5195A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77AEAE5-CD0D-8F82-C518-819D0A692CFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1550276" y="1917546"/>
+            <a:ext cx="9091448" cy="3551228"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3607019403"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8AE923B-3ED2-F7DD-FC27-E8FF2E4BCA5E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1B36374-58DF-A03D-918F-1404273BB6A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1B36374-58DF-A03D-918F-1404273BB6A1}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A3DCA56-8077-E50D-0725-26D7BD5B8B57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{201B7D61-3485-278D-A18C-E823156688B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE61770A-F51F-D4C5-D5CC-B3D928F8CE58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF441215-59C9-A45F-E8F5-C424BDB5F5FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A82FF4-8836-3859-4A4F-B1459E0A9F6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5D70D3-2C17-A4E6-0F66-153A73922DF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1649344" y="1662251"/>
+            <a:ext cx="8893311" cy="4122777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2401594228"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91F199EE-44B7-F31D-A93B-53A13EFE6429}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00D515F1-49DB-1677-BA03-C92765CDB22E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00D515F1-49DB-1677-BA03-C92765CDB22E}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A381F67-CAF1-0A25-4C63-C7CD71E44F2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C51E279-0CD5-7B13-ABDF-3C6A5E10FAA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32AF0E5-B227-733F-6935-1D0BD28A2C04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE65A6A5-AAE5-6E4E-B02E-6F59C5561CDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99D8E171-0559-07CE-24DC-8D9247A5C8A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Marcador de contenido 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C794233C-3D2F-6A8E-60D4-E83933B22D7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1706499" y="2237111"/>
+            <a:ext cx="8779001" cy="3528366"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1086840073"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
@@ -21527,94 +24113,7000 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246B693A-DB4A-34CE-58E3-1169F615AE17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Imagen 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862570E1-0E97-3F74-C57F-9C90CA34111E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1392394" y="1830294"/>
+            <a:ext cx="8893311" cy="4077053"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793700560"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16333330-5CFF-5460-3CB7-E203D0A0803D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0887F65A-2ED4-085C-4180-026B900139A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0887F65A-2ED4-085C-4180-026B900139A1}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E6DB3F8-D162-F842-C5CA-028BE6A6F91C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F911BE2-B1E4-34FE-2736-205750BFCBEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB9CB930-5804-CFF4-2EFC-BDC4702940DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18573956-5C99-E529-1C11-2629026F2162}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63DAB2B-86EE-DFAA-37B8-991E9571B41F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E0CCE8D-44E6-3E11-A447-30E18742E314}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="782320" y="1691489"/>
+            <a:ext cx="9017321" cy="4230348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="393261324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E148EBC9-678B-8137-AFDE-623D802A6BBD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DB3DC44-72D0-2B63-205B-186017554FE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DB3DC44-72D0-2B63-205B-186017554FE0}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54A1EEF8-EE53-1373-448B-6A71AE82F262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD17D116-E070-5F47-4155-D75F91C98D13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A30E654-9F76-7CB3-5D2C-71085A9AA34C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0596CF76-B55F-0024-66B9-209D71E5C14B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50AFEA6E-B041-49A8-D2CF-C93C12AA897F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99D5A6AA-04B0-C0E5-D065-D8A292FB3A0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="108841" y="1592420"/>
+            <a:ext cx="10563366" cy="4239419"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3294456753"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37DAE2CA-939C-03E0-666D-16E077D533B2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93C26AEC-F59A-3699-0336-249F06D7E11C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93C26AEC-F59A-3699-0336-249F06D7E11C}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{045CFE8F-7EF1-083E-D158-97CBAA033E31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{587A5E93-C48F-BD36-0404-5138B09EDE0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6648A10D-54CE-BC0F-9917-C1ED31A80B2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE31F66-D989-A6A9-1103-04C4DB28BBC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle: Diagonal Corners Rounded 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12ECE557-732B-6978-0495-3D8420E48A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="826069" y="1663791"/>
+            <a:ext cx="10208414" cy="4231755"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>THE IMPULS  AGRITECH 2026 FOCUS ON </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Next </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>generation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>entrepreneurs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> INNOVATIVE AGRITECH ideas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> TRIPLE IMPACT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>on</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Precision</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>agriculture</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>remote</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>sensing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Artificial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>intelligence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>science</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Farm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ownership</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>traceability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>certification</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>AgriFinTech</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Biotechnology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>biostimulants</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sustainable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> inputs &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>agronomy</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Food </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>processing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>upcycling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>by-products</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Market</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>access</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>producer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>platforms</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cooperative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>smallholder</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> models</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD52D4DB-3789-6789-832F-4A83C5C37411}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3489522499"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E416FF-734B-ADFB-382F-63C10298085F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA68151-843D-AD66-287C-94A3A28E669E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA68151-843D-AD66-287C-94A3A28E669E}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99234B0A-FC81-4F0B-D1EB-288AA5D1CE20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2515347C-853A-FB3A-D218-08813632C9EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA93406-80B6-F946-BE36-28ACEAB60CF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE2E31AB-085B-D2C7-E725-B968D515A620}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB63C942-0097-0558-7C77-DE0A9D484D0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB35170C-6826-2F3F-EBD9-1C81CBDDEE9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1676017" y="1701644"/>
+            <a:ext cx="8839966" cy="3596952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757833504"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62323827-DEE5-5472-3F59-4D90FAFBEA1F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D639440-FFA9-20C5-E598-C59568634BE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D639440-FFA9-20C5-E598-C59568634BE2}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CE4F65E-C85C-B749-1DD0-A521735714FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66374D83-2A50-CB0A-501F-823A1365FC4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F944795A-BD24-4844-E015-B3C12B0AC4C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE33FB25-7CC9-3D47-FBF1-CBDAF1833AA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B32DCD8-3EFA-B35A-4B3C-32C7FFAA4503}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C25B2F-A13D-EA15-56A6-285C7BAAA2CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1729361" y="1436197"/>
+            <a:ext cx="8733277" cy="3985605"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2309694854"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E53D30A-2D78-3B44-913C-6CE5A8783DDA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A5DDB33-BB56-A3E3-D38F-5F951F70F142}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A5DDB33-BB56-A3E3-D38F-5F951F70F142}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A3C0E85-28D5-B660-5D89-CD0AF9FFB84F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5936D9C3-9CF3-7BBB-FC8D-CBF0B45BE6A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45738867-C29E-DA0A-1490-354AFD18343E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CFACF5-12A0-4976-45B7-14A868A26BFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F19BC74-A17C-2CCD-3BAE-349F4060409E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36C8CD9-507F-F647-F444-4C56B22383B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1996084" y="1687679"/>
+            <a:ext cx="8199831" cy="3896248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Imagen 6" descr="Business model canvas - Wikipedia">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16A8A78F-645E-23FC-8E7F-9312C7981C31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8104631" y="3661129"/>
+            <a:ext cx="3113975" cy="2204274"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Imagen 8" descr="Lean Canvas - Business Model Toolbox">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B6F252-9507-6B66-2FB2-D9B3469D4EA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8101781" y="1802947"/>
+            <a:ext cx="2997916" cy="1998611"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2528005104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB9978DD-37BC-F467-E471-785CA697B586}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF2BE35-6A51-5C04-81A7-7751D0E1E342}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF2BE35-6A51-5C04-81A7-7751D0E1E342}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F072B5E9-E7C7-0038-2518-19AE0DC4CFA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2A26BA-A3DE-44A1-807A-BF016919A43E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17E062CC-2C05-30DD-5E68-5CAF1BDD60FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C750570-00F3-0A84-D29D-5AA021F49669}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D39FCA-F62E-6238-0BB5-6B0281DEA63D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1B3D0E-B25A-6ED8-368A-190B520B6B7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1656965" y="1771506"/>
+            <a:ext cx="8878069" cy="3314987"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4065656452"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D047503-BD91-D3F9-2C79-D56E188CCA07}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC44E248-1BB0-5462-C01B-AF617171B423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC44E248-1BB0-5462-C01B-AF617171B423}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3C83237-93F3-F7AC-B7C3-C1F3CA15E415}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5DF3AA-8A35-D936-9DD5-EC5450C848DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971762F1-8DC8-2C03-87AE-BE5EA11597BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43930212-CF37-AA6F-A8F4-BE057177022E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84BAB55-2F48-C0C2-214B-53B571F76382}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9C92BC9-3842-0A37-3186-E370B10BE98F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1458828" y="1672437"/>
+            <a:ext cx="9274344" cy="3911489"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1735274779"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A1339D-6C5E-E588-F4C1-7616DE05D1C2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E33BB59-CC15-94CD-4101-620D9665CA8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E33BB59-CC15-94CD-4101-620D9665CA8B}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CE76A76-3B0E-D2D6-8246-E6557B7EB64F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{202432D4-B48E-7572-1A33-B2C324FD00A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A88CFA-7EE9-ECB7-07B3-CDD3C069078B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C5E9F27-DE9D-63AF-4B0C-BDDBD00C0920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{509BC5DA-1484-ADAF-9165-E4C8FDC5E2F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C75A1CC-15C3-1B07-8CAA-69A71A426373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1771275" y="1782937"/>
+            <a:ext cx="8649450" cy="3292125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1555729928"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F455633E-3FDD-2100-E840-200C79B6D667}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E614FC-E1E5-6120-83B7-0C13B5427880}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E614FC-E1E5-6120-83B7-0C13B5427880}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA68CDC1-4F42-E85B-5FB3-4C265C901116}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D55ED8BA-0223-238C-9475-03064E8C36AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FF2CBC3-7D09-7CF9-478F-7A01C6EA0172}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD97EF7-A78B-0728-2F90-4CA14E7DDCF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F5A3A16-D515-89AB-2D69-B4B67D878976}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBDBC4B5-941B-C959-8CF6-EC4760A90BC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588379" y="1630524"/>
+            <a:ext cx="9015241" cy="3596952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3210253939"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E885960-7264-8256-121C-B2DB0E3CA70F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF475C1D-F74F-79BC-3E6D-1894C8FDCE6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF475C1D-F74F-79BC-3E6D-1894C8FDCE6C}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{371AAC90-DF58-5E0C-3095-C5D7686129F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C93180D0-2896-C074-1D95-7B1F9061C1E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E48B1E6-FEEC-2EE1-F43F-AA0A404A4AB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36A0E3C-9FFB-6DF7-17DB-DD3C68DCB39C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{446D9ECF-1E55-0476-C688-A01724467F1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F12E86F-C058-0047-D554-108387F7088C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1725551" y="1725782"/>
+            <a:ext cx="8740897" cy="3406435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3606322435"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ED57DCF-6EE7-43F9-365E-DE4FC12743D1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86605EEF-BEF7-5606-1A85-22367726CAEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86605EEF-BEF7-5606-1A85-22367726CAEF}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CE412ED-CC20-3654-4D67-D13B74535C3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CBE3437-6814-83E4-EDB3-4494CA1BD95E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5142A904-FA90-CBEA-4523-0CA15A73F057}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD577865-260E-77DE-6B56-C512D5161E5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F715B48-6D19-AEAF-ABCA-FBA24CBD6686}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B4A325A-7BF1-A1AE-E452-4ADD41F9895A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1611241" y="1607662"/>
+            <a:ext cx="8969517" cy="3642676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="588309097"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Speech Bubble: Rectangle with Corners Rounded 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A62DFE00-7467-4691-AD39-ECB976A18D4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2129591" y="1989702"/>
+            <a:ext cx="7008393" cy="3408946"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ALL THIS PROCESS START WITH </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>YOU/ME</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>HOW AM I?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>WHAT I LIKE?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>WHAT AM I GOOD AT?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="ctr">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>AND THEN COMES YOUR PURPOSE / MISSION…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{429400C4-BCD9-B3D5-39E2-9BE837D5C0BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="681450906"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97D22B60-8B9E-4920-BBCD-94944D916759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3957632" y="2262373"/>
+            <a:ext cx="5764045" cy="2983503"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>12 Projects Selected</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>22 Beneficiaries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>6 Nationalities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>30% female- 70% male</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:endParaRPr lang="en-US" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8DF344-3E6A-49F1-90EB-94980EFDA738}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="978473" y="3485720"/>
+            <a:ext cx="2743200" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>About you:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3CA3999-70B6-FC77-2987-B20F25175996}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-3995"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672756146"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFE35AE-8805-4D47-93B4-4A6D97F504AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
             <a:off x="215803" y="252541"/>
             <a:ext cx="2819101" cy="904538"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -22401,55 +31893,55 @@
             <a:endParaRPr lang="ru-RU" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680D0214-5FA1-EEF3-06CA-660DC4729E97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="69274"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
@@ -22887,51 +32379,51 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0" animBg="1"/>
       <p:bldP spid="11" grpId="0" animBg="1"/>
       <p:bldP spid="12" grpId="0" animBg="1"/>
       <p:bldP spid="13" grpId="0" animBg="1"/>
       <p:bldP spid="14" grpId="0" animBg="1"/>
       <p:bldP spid="15" grpId="0" animBg="1"/>
       <p:bldP spid="16" grpId="0" animBg="1"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23096,54 +32588,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -23186,346 +32678,297 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Speech Bubble: Rectangle with Corners Rounded 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A62DFE00-7467-4691-AD39-ECB976A18D4C}"/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331678" y="1593774"/>
+            <a:ext cx="9922476" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>AND FROM THAT WE GOT THE WHY OF OUR START UP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68065F13-A3CE-4B96-97D5-0D449B90BFCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8"/>
+          <a:srcRect l="21634" t="20437" r="21272"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6691878" y="1513432"/>
+            <a:ext cx="4606970" cy="4869196"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Arrow: Pentagon 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59B70D25-6A64-4E33-8629-DDA736DD6BFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2129591" y="1989702"/>
-            <a:ext cx="7008393" cy="3408946"/>
+            <a:off x="723981" y="2925999"/>
+            <a:ext cx="5374103" cy="2045368"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:prstGeom prst="homePlate">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="es-ES" sz="2000">
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="+mn-lt"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>ALL THIS PROCESS START WITH </a:t>
-[...23 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000">
+              <a:t>Defining a </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES" sz="2000">
-[...21 lines deleted...]
-              <a:buChar char="ü"/>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1">
+              <a:rPr lang="nl-NL" sz="2400" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="+mn-lt"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>HOW AM I?</a:t>
-[...30 lines deleted...]
-              <a:rPr lang="es-ES" sz="2000" b="1">
+              <a:t>Purpose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="+mn-lt"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>WHAT I LIKE?</a:t>
-[...71 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2000" b="1">
+              <a:t> driven business</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{429400C4-BCD9-B3D5-39E2-9BE837D5C0BC}"/>
+          <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8F1E31-50DD-D4E2-309B-53C23F172DB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="681450906"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4109025874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23690,599 +33133,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
-[...544 lines deleted...]
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -24607,51 +33505,51 @@
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="4267" b="1">
               <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 2" descr="Image result for simon sinek">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14AE2828-7516-42A2-8B05-8ED8C753037C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7893384" y="1179764"/>
             <a:ext cx="3336090" cy="4866106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -24717,51 +33615,51 @@
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Simon Sinek </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:cs typeface="Calibri"/>
-                <a:hlinkClick r:id="rId10">
+                <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=4VdO7LuoBzM</a:t>
             </a:r>
             <a:endParaRPr lang="nl-NL">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="380365" indent="-380365">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="Ø"/>
             </a:pPr>
@@ -24862,91 +33760,91 @@
             <a:endParaRPr lang="en-GB" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ACBDCEF-99C8-0569-8023-1D187C455728}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId12">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-3995"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3627202677"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25111,54 +34009,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -25553,121 +34451,121 @@
             </a:r>
             <a:endParaRPr lang="nl-NL" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 8" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70DDC4E1-EF74-46CB-8CBC-4A472506968B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6787249" y="853353"/>
             <a:ext cx="4567818" cy="4981612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1A40CB-66BA-5ED3-9D41-DC7125C34F75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4171584109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25832,54 +34730,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -26025,51 +34923,51 @@
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="A picture containing logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076D8DAA-B23D-4FE0-AE44-A76C81DE73FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7573073" y="805825"/>
             <a:ext cx="4324309" cy="4773741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F0F264-7A7C-4C2B-82E0-6560359C13B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -26320,91 +35218,91 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAFB2C14-7A1F-FA24-D3CC-7342ECB4ADE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="10659"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="909485821"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -26569,54 +35467,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -26758,138 +35656,138 @@
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="Image result for google logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDE9D76F-DEAE-4F1F-AAFF-BCAA3A0DE55C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3149944" y="2178858"/>
             <a:ext cx="5179195" cy="1745852"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{083647B9-13EC-79D9-2B56-A3B17A6F5CE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1641231639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27054,54 +35952,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -27240,138 +36138,138 @@
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="https://qph.ec.quoracdn.net/main-qimg-bc3b8c2e225ec7fdc9d10a22fdba13b0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08DF8F8-9204-4AA9-821F-3509AD7583E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2446989" y="1765974"/>
             <a:ext cx="6860358" cy="2670606"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64D7C0D4-B93C-BDDA-0A5A-BE610AD16868}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1414164454"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27496,94 +36394,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -27624,408 +36522,2034 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9DB7FC7-3DE9-491E-AF44-7B1341986352}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="723900" y="2498558"/>
+            <a:ext cx="10232856" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="4000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Money is the result, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="4000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>not the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="4000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>purpose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>(your Why and Your storytelling it is…)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF204607-DC8E-A54F-915E-940A79E357EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430983014"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B38287D4-1A74-F9F7-8550-B0E82D0E1264}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16C58AF-5714-1077-2F76-6E8F25F83842}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16C58AF-5714-1077-2F76-6E8F25F83842}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C1F656-9016-8C6C-07B8-46BA5EF9A2F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5032DCFA-B882-9815-3835-4B0A56AF133E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18598C8A-F738-7BE1-EE96-88BD95BA9959}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90292AEB-EFA4-700C-39DC-0DFA3DA148EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8B0E7F8-FE42-F389-FA6F-AE386F9A733D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="3293209"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EXERCISE 1) DEFINE YOUR WHY, GET YOUR MISSION</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8A03B4B-52CD-D70A-4436-DBA0047EE3B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918874299"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374870" y="363686"/>
+            <a:ext cx="12337143" cy="4558269"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2650" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009999"/>
+                </a:solidFill>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>DEVELOPING YOUR BUSINESS MODEL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" sz="2267"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR IDEA</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR MARKET SEGMENTATION</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR BEACHEADED MARKET</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t>YOUR BUYER PERSONA </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" err="1"/>
+              <a:t>Through</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2250"/>
+              <a:t>Empathy Chart)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2250">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609585" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2267"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Flecha: hacia abajo 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4596064" y="2169696"/>
-            <a:ext cx="7329235" cy="3910260"/>
+            <a:off x="370057" y="1914460"/>
+            <a:ext cx="486500" cy="3230465"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="downArrow">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...9 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1">
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2133">
+              <a:solidFill>
+                <a:srgbClr val="009999"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Marcador de contenido 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC594BA8-2FEF-4E45-A85A-099EFDB26E27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4935392" y="1609879"/>
+            <a:ext cx="7256608" cy="3542889"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CuadroTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07215E36-4997-4DC6-9D58-EA59594CCDAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1956679" y="4558017"/>
+            <a:ext cx="2709333" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>TO YOUR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>VALUE PROPOSITION CANVAS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC2099E4-EAFA-4F03-9E9B-56A2594ABA81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1706046" y="1379046"/>
+            <a:ext cx="2709333" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400"/>
+              <a:t>FROM THE WHY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3183047288"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39FDB7C5-97AD-3ADB-2451-4FCC1142AA4D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43887A20-086E-0EEB-E4C8-CF10BD642315}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43887A20-086E-0EEB-E4C8-CF10BD642315}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B802F427-CB88-AB5F-73A1-BBCA5E231245}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09DE38B8-4DB3-7B0A-CEF1-FEAE47FF085C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332511" y="527633"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Academic Orientation:</a:t>
-[...22 lines deleted...]
-              <a:buChar char="q"/>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A19BBE03-48B3-7314-3E82-2E850E38A90F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C21AB778-3683-64A0-1B81-B31BD462D490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
             </a:pPr>
-            <a:r>
-[...100 lines deleted...]
-              <a:cs typeface="Calibri"/>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8DF344-3E6A-49F1-90EB-94980EFDA738}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E125273-0805-A9E3-08F6-A6EE2EB97BB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3749953" y="1808516"/>
-            <a:ext cx="2743200" cy="369332"/>
+            <a:off x="78587" y="3427663"/>
+            <a:ext cx="2743200" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" b="1">
+              <a:rPr lang="en-GB" sz="2400" b="1">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>About me:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" b="1">
+              <a:t>About you:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF728FE-2EEB-5644-2F10-F3E88A62EC64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-83218" y="3486150"/>
-            <a:ext cx="4427620" cy="738664"/>
+            <a:off x="10285705" y="-3995"/>
+            <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...43 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="11" name="Table 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAA9E80D-17C2-A77B-0468-4FBD40F09197}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2206387198"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2823028" y="1502229"/>
+          <a:ext cx="7696304" cy="4783876"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3848152">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3849629806"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3848152">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2593200166"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Projects</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Participants</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="575254317"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>AgriVibe</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Josep Pijuan</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="470923585"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="399787">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Alganova</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Fabio Portune</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> / David Sánchez / David Haigh</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2943710273"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>BO</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Victor Solé / Sergi Duarte</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2434949560"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Coldpress</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Miguel Cubero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="940666691"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="399787">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Cooptera</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Christopher Tomaszewski / </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Tània</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t> Ros Codina</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3434368029"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="503436">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>Digital </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Phenotyping</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Adrian Gracia Romero / Àlex Monfort /Marta da Silva </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3443805614"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Mediterráneo</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> Food</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Ángela Aristizabal</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2149675080"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="503436">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Micofora</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Mónica Sanchez / Marcos Morcillo / Francisco Villanova</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="785554918"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Rootal</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>Natàlia Comas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1788509877"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="399787">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>SA.TECH</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Nnamdi Valbosco / Ekaterina </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Akhmadeeva</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="945752845"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="296139">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Siembre</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Ehtisham Ali / Zakin Ur-Rehman</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1364149960"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="414595">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+                        <a:t>Zertifarm</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0" noProof="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>Gio Dal Mas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1667889481"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015942665"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1831858518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28190,54 +38714,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -28280,681 +38804,224 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9DB7FC7-3DE9-491E-AF44-7B1341986352}"/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="723900" y="2498558"/>
-[...450 lines deleted...]
-            <a:ext cx="9922476" cy="3293209"/>
+            <a:off x="925998" y="1549698"/>
+            <a:ext cx="9922476" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1">
-[...4 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="es-ES" sz="2000">
+                <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>       </a:t>
-[...86 lines deleted...]
-            </a:endParaRPr>
+              <a:t>https://canvanizer.com/new/lean-canvas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8A03B4B-52CD-D70A-4436-DBA0047EE3B6}"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09926387-4DA8-4510-AF31-D5BF8914BB34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2554967" y="2239172"/>
+            <a:ext cx="6261656" cy="3732651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Estrella: 5 puntas 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2F6688-0495-40C9-AA43-A59253921A4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7759219" y="3043841"/>
+            <a:ext cx="632177" cy="643467"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ca-ES" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{446EFB08-DFE4-1F6B-2BC2-BE39C9AECD87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
+            <a:off x="10285705" y="-3995"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918874299"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="173080213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -29119,1108 +39186,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
-[...1053 lines deleted...]
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -30656,91 +39669,91 @@
               </a:rPr>
               <a:t>They are willing to pay for different aspects of the offer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8160EFA6-326C-4CE7-2312-9C2DA493E672}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2208015093"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -30905,54 +39918,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -31450,91 +40463,91 @@
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>What market do address our social or impact new venture?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9127D7-0322-95C1-6A51-21D75F750FD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3771259387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -31699,54 +40712,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -31929,91 +40942,91 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES" b="1">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62EFFE4E-9232-CD4D-38B6-CE7C16B6B865}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="163656863"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -32178,54 +41191,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -32708,91 +41721,91 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19346416-C757-1AC7-3FE1-8F6732B1EBBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1879869196"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -32957,54 +41970,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -33189,91 +42202,91 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES" b="1">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65986E53-880B-0548-EF92-AE37AD15E736}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481773225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -33438,54 +42451,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -33810,91 +42823,91 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3733" b="1"/>
               <a:t>Who are our most important customers?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D93174-9AFF-7BFB-0443-451C29096490}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId10">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2960447105"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34019,94 +43032,94 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332511" y="527633"/>
-            <a:ext cx="5648160" cy="719093"/>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -34161,406 +43174,262 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543698" y="1647156"/>
-            <a:ext cx="9922476" cy="1754326"/>
+            <a:off x="730462" y="2712365"/>
+            <a:ext cx="9922476" cy="2462213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...4 lines deleted...]
-          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Let’s go to </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>BUYER PERSONA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> description….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>B2C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Example</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Whitney SSm A"/>
+              </a:rPr>
+              <a:t>				</a:t>
+            </a:r>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Imagen 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72083AA7-0775-44F2-AEBB-A2D60AADEDE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543308" y="2070355"/>
-            <a:ext cx="11171629" cy="3354765"/>
+            <a:off x="5364351" y="1441905"/>
+            <a:ext cx="6019800" cy="4533900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...243 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285A429D-41E1-0B3C-8EB1-4AF909C3E286}"/>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92A51DD-6161-CE09-1147-C89E1116CDA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="832374616"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2053338411"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34705,84 +43574,107 @@
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity Analysis</a:t>
+              <a:t>Opportunity </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1274073"/>
+            <a:off x="-3164" y="1755987"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -34813,276 +43705,201 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="730462" y="2712365"/>
-            <a:ext cx="9922476" cy="2462213"/>
+            <a:off x="332510" y="2712365"/>
+            <a:ext cx="1196564" cy="2646878"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...61 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>B2C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> Example</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Whitney SSm A"/>
               </a:rPr>
               <a:t>				</a:t>
             </a:r>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Imagen 10">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72083AA7-0775-44F2-AEBB-A2D60AADEDE5}"/>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5806179-3969-46B6-966F-400751C1A5C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5364351" y="1441905"/>
-[...42 lines deleted...]
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="3044836" y="-14654"/>
+            <a:ext cx="9133851" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2053338411"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2423293804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35227,107 +44044,84 @@
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity </a:t>
-[...22 lines deleted...]
-              <a:t>Analysis</a:t>
+              <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3164" y="1755987"/>
+            <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -35358,201 +44152,756 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="519909" y="3293892"/>
+            <a:ext cx="9922476" cy="1292662"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>B2B Example</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="2A2A2A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>				</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B81AFE28-3E3D-45A7-9A78-39746D3CABC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2355742" y="1422573"/>
+            <a:ext cx="9360008" cy="5021089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA746830-347D-9A7E-8249-46904851AE02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId10">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1995434751"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Picture 14" descr="A group of people in a circle&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA666BC-D958-FA55-9B12-DBCF412A5B8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="-102" b="-102"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2239672" y="197567"/>
+            <a:ext cx="8805875" cy="6920001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEAC1424-5A59-B9E2-9343-A02F0FD0018E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10272316" y="5709425"/>
+            <a:ext cx="1556165" cy="694028"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0135C754-CA6D-F5C0-B23C-01640E8130CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932196" y="1891319"/>
+            <a:ext cx="1722141" cy="427171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18" descr="A black background with a black square&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFD28EC1-D21A-8CA2-F7B8-2BBD16DE899F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932197" y="2602153"/>
+            <a:ext cx="1722141" cy="439953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Picture 22" descr="A black background with a black square&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{896914EF-AEE5-A55E-2F7F-DAFC02DDE341}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793021" y="3248324"/>
+            <a:ext cx="2071825" cy="468705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Picture 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEE2DE72-0454-1030-83F5-B6CD50546E06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932196" y="3971940"/>
+            <a:ext cx="1623397" cy="182675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Picture 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23544C3B-9BE7-1DCA-661D-E8D2FD73FA6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9837821" y="193831"/>
-            <a:ext cx="2021306" cy="1096232"/>
+            <a:off x="942643" y="4409527"/>
+            <a:ext cx="1118447" cy="550707"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="CuadroTexto 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{337676A3-3803-8766-43C8-2961DCB87823}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332510" y="2712365"/>
-            <a:ext cx="1196564" cy="2646878"/>
+            <a:off x="623087" y="1532071"/>
+            <a:ext cx="2509863" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" b="1">
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="2A2A2A"/>
+                  <a:srgbClr val="AC3130"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial Regular" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>B2C</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+              <a:t>STARTED</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-RU" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABE3A90D-38C3-3BEC-4CD4-E05FCE2E7D21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9187853" y="1327859"/>
+            <a:ext cx="2509863" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="2A2A2A"/>
+                  <a:srgbClr val="AC3130"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial Regular" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Example</a:t>
-[...17 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+              <a:t>FUNDED</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-RU" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagen 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5806179-3969-46B6-966F-400751C1A5C4}"/>
+          <p:cNvPr id="29" name="Picture 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC09047B-14E1-FE0D-0320-4A88BA48206A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...2 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9187854" y="1848379"/>
+            <a:ext cx="1372822" cy="429705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Picture 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198E8EAA-3A5B-7D33-0B1C-75FB3FA8AF38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9187854" y="2520924"/>
+            <a:ext cx="2191497" cy="429705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Graphic 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C248B41A-D599-3CDF-A709-226EAEE36236}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3044836" y="-14654"/>
-            <a:ext cx="9133851" cy="6858000"/>
+            <a:off x="9212051" y="3281634"/>
+            <a:ext cx="1833496" cy="460222"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Picture 33" descr="A red and black logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54689BC2-D55C-A205-E6C6-1B2C6B78A1AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9212051" y="4078438"/>
+            <a:ext cx="1471843" cy="618634"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE96A101-65C1-749A-43B0-3FCBAFA83129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447840" y="197567"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Gráfico 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D81728C-E9AE-DD3F-29D1-87A87DCC933D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="223920" y="887305"/>
+            <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35677,104 +45026,127 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="332510" y="748722"/>
+            <a:off x="168876" y="731325"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity Analysis</a:t>
+              <a:t>Opportunity</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1274073"/>
+            <a:off x="0" y="1595349"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -35805,50 +45177,80 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="519909" y="3293892"/>
             <a:ext cx="9922476" cy="1292662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -35872,140 +45274,98 @@
               <a:rPr lang="en-US" sz="2400" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>				</a:t>
             </a:r>
             <a:endParaRPr lang="es-ES" sz="2400">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagen 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B81AFE28-3E3D-45A7-9A78-39746D3CABC2}"/>
+          <p:cNvPr id="7" name="Imagen 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F607F883-8061-462E-B30C-C303AEB3AB20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2355742" y="1422573"/>
-[...42 lines deleted...]
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="2892768" y="230685"/>
+            <a:ext cx="9130356" cy="5878593"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1995434751"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2418856392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36130,127 +45490,104 @@
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C845EBB6-883F-410A-8B40-FA84E95A496E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="168876" y="731325"/>
+            <a:off x="332510" y="748722"/>
             <a:ext cx="6352837" cy="498004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Opportunity</a:t>
-[...22 lines deleted...]
-              <a:t> Analysis</a:t>
+              <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1595349"/>
+            <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -36281,195 +45618,235 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="519909" y="3293892"/>
-            <a:ext cx="9922476" cy="1292662"/>
+            <a:off x="540557" y="2484442"/>
+            <a:ext cx="9922476" cy="3077766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1">
+            <a:r>
+              <a:rPr lang="en-US" i="1">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>B2B Example</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" i="0">
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>				</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="es-ES" sz="2400">
+              <a:t>EXERCISE 4) BUYER PERSONA TEMPLATE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" b="1">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Imagen 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F607F883-8061-462E-B30C-C303AEB3AB20}"/>
+          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A91AB3-C74B-6ABD-6294-6B266BB49A69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...2 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2892768" y="230685"/>
-            <a:ext cx="9130356" cy="5878593"/>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2418856392"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2893455423"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36634,54 +46011,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -36722,98 +46099,125 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="540557" y="2484442"/>
-            <a:ext cx="9922476" cy="3077766"/>
+            <a:ext cx="9922476" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" i="1">
                 <a:solidFill>
                   <a:srgbClr val="2A2A2A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>       </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>     </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" i="1">
+              <a:solidFill>
+                <a:srgbClr val="2A2A2A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
@@ -36853,104 +46257,737 @@
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="2A2A2A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES" b="1">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A91AB3-C74B-6ABD-6294-6B266BB49A69}"/>
+          <p:cNvPr id="6" name="Imagen 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEDADB6E-1B02-439A-85AF-0733B23FBA8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
-              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...6 lines deleted...]
-                </a14:imgProps>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="6831194" y="169117"/>
+            <a:ext cx="5299364" cy="6688883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2893455423"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1519092698"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD3CA2FC-DA9A-03C5-F581-6857EA6E1909}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="38" name="Objeto 37" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93BF348-8D6C-7E52-77EE-3F760CFA1A36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1588" y="1588"/>
+          <a:ext cx="1588" cy="1588"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Diapositiva de think-cell" r:id="rId5" imgW="353" imgH="353" progId="TCLayout.ActiveDocument.1">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="38" name="Objeto 37" hidden="1">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93BF348-8D6C-7E52-77EE-3F760CFA1A36}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="1588" y="1588"/>
+                        <a:ext cx="1588" cy="1588"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectángulo 36" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11ABE8FD-481D-D13F-DDBC-F7432ED585BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D727D02-865B-E4E1-B1D3-112D6FD17F54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332510" y="748722"/>
+            <a:ext cx="6352837" cy="498004"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Gráfico 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E37F628-E498-A0B9-7E29-2FDF94579806}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1274073"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49CD0672-B930-1387-28AE-DF8507A2A2D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="158750" cy="158750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2900" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA1C4DB1-5648-E471-AB47-4857D4B269B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="656319" y="1652770"/>
+            <a:ext cx="10483949" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>now</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>create</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>synthetic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>User</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Arrow: Curved Right 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F23E9-132A-C214-C5C1-2BB142AAB7B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="556660" y="2740713"/>
+            <a:ext cx="731921" cy="1513973"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedRightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 6" descr="Lightbulb">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD099F9-ADAF-9E32-D96A-90E1CCE50EBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1728537" y="3322721"/>
+            <a:ext cx="2338135" cy="2318083"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Arrow: Chevron 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A083D68E-5572-0472-C4D2-952497737FEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4074011" y="4144196"/>
+            <a:ext cx="661737" cy="481263"/>
+          </a:xfrm>
+          <a:prstGeom prst="chevron">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FF415F-F8D7-0CC2-1871-F29E66F5D497}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId10">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10285705" y="-3995"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Imagen 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B5A0CFB-0D7D-4592-026A-04D699E06A55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5545015" y="3182493"/>
+            <a:ext cx="5576124" cy="2494720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2967379140"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37115,54 +47152,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -37205,254 +47242,134 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+          <p:cNvPr id="11" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B42F49-5B56-5050-9563-F211FC4E34FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
-[...158 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6831194" y="169117"/>
-            <a:ext cx="5299364" cy="6688883"/>
+            <a:off x="10285705" y="-3995"/>
+            <a:ext cx="1909520" cy="1821596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Imagen 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75684CC-5586-F036-A03F-4148DDB19576}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1926774" y="1531785"/>
+            <a:ext cx="8338452" cy="4932141"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1519092698"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3197674015"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37617,54 +47534,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -37719,696 +47636,50 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="656319" y="1652770"/>
-[...644 lines deleted...]
-          <a:xfrm>
             <a:off x="556055" y="1692875"/>
             <a:ext cx="9922476" cy="4124206"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-ES" sz="2800" b="1">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>THIS IS THE FIRST PART</a:t>
             </a:r>
@@ -38451,121 +47722,121 @@
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 5" descr="A picture containing arrow&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88328AFA-228B-424D-98CE-855D81CFBCC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2348164" y="3269125"/>
             <a:ext cx="6262436" cy="2976720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0C63E45-2821-B61D-2685-D82E7D794012}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId10">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2339917030"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="378142" y="2384170"/>
@@ -39186,51 +48457,669 @@
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10285705" y="-18649"/>
             <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F341870-DA84-B8F1-AD39-F8E2F632627F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DABDC2D-5762-6A5A-F2E0-D8061A8286CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10272316" y="5709425"/>
+            <a:ext cx="1556165" cy="694028"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F418822-2BC5-C320-AB6B-FB0617E1FA0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447840" y="197567"/>
+            <a:ext cx="5648160" cy="719093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opportunity Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Gráfico 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22C72686-C74C-B857-C765-13D91794A1BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="223920" y="887305"/>
+            <a:ext cx="6096000" cy="45719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357DA007-4A87-2212-065F-AC9D01B861D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="773723" y="1243565"/>
+            <a:ext cx="9706708" cy="4862870"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>PayPal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Mafia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Networking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Entrepreneurial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Power</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="3600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>group</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> of former </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>PayPal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>founders</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>early</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>employees</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>went</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> on to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>create</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>fund</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> major </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>tech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>companies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>such</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>LinkedIn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>YouTube</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>Palantir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>, Tesla, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>SpaceX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>Yelp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>Its</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>key</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0" err="1"/>
+              <a:t>lesson</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>strong</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>networking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>meeting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>many</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>people</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>but</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>building</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>deep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> trust </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>through</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>shared</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> challenges, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>execution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>ambition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t>Shared </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>experience</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> → trust → talent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>flow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>investment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>new</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> ventures → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>ecosystem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>impact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1648715195"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -39395,54 +49284,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -39483,511 +49372,408 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543698" y="1647156"/>
-            <a:ext cx="9922476" cy="1754326"/>
+            <a:off x="10285705" y="-18649"/>
+            <a:ext cx="1909520" cy="1821596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...23 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="CuadroTexto 9">
-[...254 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
+          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97D22B60-8B9E-4920-BBCD-94944D916759}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698333" y="2061914"/>
-            <a:ext cx="471236" cy="1664366"/>
+            <a:off x="4596064" y="2169696"/>
+            <a:ext cx="7329235" cy="3910260"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
+          <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Academic Orientation:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Economist with a specialization in Innovation, entrepreneurship, management, finance and strategy.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:endParaRPr lang="en-US" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Professional Experience:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Executive positions in several private and public ventures. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mentor and consultant for public and private sectors.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Half Frame 11">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8DF344-3E6A-49F1-90EB-94980EFDA738}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...71 lines deleted...]
-        <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-18649"/>
-            <a:ext cx="1909520" cy="1821596"/>
+            <a:off x="3749953" y="1808516"/>
+            <a:ext cx="2743200" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>About me:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D867DD-DBA3-44FA-B5AB-DA798F66D424}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-83218" y="3486150"/>
+            <a:ext cx="4427620" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Xavier Arola</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" err="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>xavier.arola@staff.gbsb.global</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" err="1">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3902415789"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015942665"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -40152,54 +49938,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -40240,50 +50026,80 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="543698" y="1647156"/>
             <a:ext cx="9922476" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -40301,153 +50117,212 @@
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="CuadroTexto 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3944D421-E32F-4135-8C51-6F87F09A760A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="739922" y="2315144"/>
-            <a:ext cx="11171629" cy="2554545"/>
+            <a:off x="543308" y="2070355"/>
+            <a:ext cx="11171629" cy="3662541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="608965" lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2000">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>· </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+              <a:t>Professional Executive Experience NEW VENTURES:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>3 Personal tips about me:</a:t>
+              <a:t>Creating and developing a newco of facility management in public facilities (ICF </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Equipaments</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creating and developing a newco of managing cultural heritage. (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>ACdPC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Catalan Heritage Agency).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Founder and CEO of a Publishing &amp; Contents Creation Company and other cultural ventures mixing funding, culture and resources  (CIN, Edita.cat,..). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Founder and CEO of KINETIX IMPACT</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Founder of some failure projects.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" algn="just">
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" b="1">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
               <a:latin typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
-          </a:p>
-[...43 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Half Frame 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698333" y="2061914"/>
+            <a:off x="407570" y="1500440"/>
             <a:ext cx="471236" cy="1664366"/>
           </a:xfrm>
           <a:prstGeom prst="halfFrame">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -40456,145 +50331,103 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Half Frame 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DB6EAC-FCDF-4965-93CE-97BE2700B09F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10624385" y="3656097"/>
+            <a:off x="11346280" y="3896729"/>
             <a:ext cx="451184" cy="1754602"/>
           </a:xfrm>
           <a:prstGeom prst="halfFrame">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...40 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="491647330"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4087883655"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="38" name="Objeto 37" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDEEF-818C-4F18-88C4-69CBF3B380A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -40759,54 +50592,54 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Opportunity Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Gráfico 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE8EA7-BD80-4CE6-8578-4A6D53B30725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1274073"/>
             <a:ext cx="6096000" cy="45719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81998B5D-7FDD-49BC-8BF2-02F3B310DA54}"/>
               </a:ext>
             </a:extLst>
@@ -40847,3734 +50680,464 @@
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2900" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...226 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A green and white logo&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3CA3999-70B6-FC77-2987-B20F25175996}"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AA183E-D394-4F2F-B009-1E0AE4C2043B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...11 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10285705" y="-3995"/>
-[...249 lines deleted...]
-            <a:ext cx="6096000" cy="45719"/>
+            <a:off x="9837821" y="193831"/>
+            <a:ext cx="2021306" cy="1096232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectángulo 7" hidden="1">
-[...69 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E125273-0805-A9E3-08F6-A6EE2EB97BB4}"/>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="978473" y="3485720"/>
-            <a:ext cx="2743200" cy="461665"/>
+            <a:off x="543698" y="1647156"/>
+            <a:ext cx="9922476" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1109 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...1173 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96DD53E-0DF1-459C-A325-AB1131EF82F7}"/>
+          <p:cNvPr id="10" name="CuadroTexto 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3944D421-E32F-4135-8C51-6F87F09A760A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="556055" y="1712927"/>
-            <a:ext cx="11045423" cy="1532727"/>
+            <a:off x="739922" y="2315144"/>
+            <a:ext cx="11171629" cy="4056495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES" sz="2400" b="1">
+            <a:pPr marL="608965" lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Professional Consultancy Experience in entrepreneurship:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="1" algn="just" fontAlgn="base">
+            <a:pPr marL="608965" lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Mentor of startups in Accelerators/Investment Funds (InnoEnergy, EIT FOOD, EIT UM, EIT HEALTH…).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Consultant of new ventures in strategy, customer development and funding .</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Strategy &amp; Energy and resources Accredited Consultant by ACCIÓ (Catalan Government)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Founder and Director of the G-Accelerator/GBSB, GAIC, Impuls </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Agritech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Head of CAEC at GBSB Global.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="q"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Investor and board of director of some start ups.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
-          </a:p>
-[...7 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Cerrar llave 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92167EA-7440-4EF2-B6E6-B54839E6AD1C}"/>
+          <p:cNvPr id="6" name="Half Frame 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81245ECE-E448-4FD3-8471-0AC3FCBB0929}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7139929" y="3084908"/>
-            <a:ext cx="1396314" cy="2088292"/>
+            <a:off x="698333" y="2061914"/>
+            <a:ext cx="471236" cy="1664366"/>
           </a:xfrm>
-          <a:prstGeom prst="rightBrace">
-[...190 lines deleted...]
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="halfFrame">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7B562"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1" algn="just">
-[...127 lines deleted...]
-            <a:endParaRPr lang="es-ES">
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...108 lines deleted...]
-            <a:endParaRPr lang="es-ES">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Half Frame 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DB6EAC-FCDF-4965-93CE-97BE2700B09F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10624385" y="3656097"/>
+            <a:ext cx="451184" cy="1754602"/>
+          </a:xfrm>
+          <a:prstGeom prst="halfFrame">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F7B562"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:ea typeface="+mn-lt"/>
-[...188 lines deleted...]
-              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...40 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2508679717"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2474735917"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLUNDODONOTDELETE" val="0"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
@@ -44624,71 +51187,341 @@
 
 <file path=ppt/tags/tag108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
+<file path=ppt/tags/tag111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
 <file path=ppt/tags/tag12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
+<file path=ppt/tags/tag130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag136.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag137.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag138.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
 <file path=ppt/tags/tag14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag141.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag142.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag143.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag144.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag145.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag146.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag147.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag148.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag149.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag150.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag151.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag152.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag153.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag154.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag155.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tApXgpshLQy6DEZmNGCnsoA"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="txUEU3Z5xSbSxphl70N2M2Q"/>
 </p:tagLst>
@@ -46095,131 +52928,149 @@
     <ds:schemaRef ds:uri="ff89c1a9-ab0d-4b15-8824-e62a8110aa5c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DD54C75-B314-40FC-B01C-81D2B7D7B670}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>opportunity analysis ppt 1</Template>
   <TotalTime></TotalTime>
-  <Words>1164</Words>
+  <Words>1340</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
-  <Paragraphs>338</Paragraphs>
-[...2 lines deleted...]
-  <HiddenSlides>0</HiddenSlides>
+  <Paragraphs>375</Paragraphs>
+  <Slides>56</Slides>
+  <Notes>2</Notes>
+  <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Servidores OLE incrustados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>38</vt:i4>
+        <vt:i4>56</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="65" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial MT</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Whitney SSm A</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Tema de Office</vt:lpstr>
       <vt:lpstr>Diapositiva de think-cell</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity  Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity  Analysis</vt:lpstr>
+      <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Opportunity Analysis</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentación de PowerPoint</dc:title>
   <dc:creator>Xavier Arola</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>